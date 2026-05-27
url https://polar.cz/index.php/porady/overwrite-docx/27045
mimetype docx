--- v0 (2026-02-04)
+++ v1 (2026-05-27)
@@ -1,159 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.10.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna F-M získala titul Knihovna roku 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek se pyšní nejlepší knihovnou v republice. Získala totiž ocenění Městská knihovna roku 2022. Soutěž vyhlásil Svaz knihovníků a informačních pracovníků České republiky. Jejím cílem je ocenit nejlepší české knihovny za veškeré kvality, služby i projekty, které poskytují veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna Frýdek-Místek získala první místo v celostátní  soutěži Městská knihovna roku 2022. Ocenění pro nejlepší knihovny se letos  udílelo už potřinácté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, ředitel Knihovny F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych ze srdce poděkovat svazu knihovníků a  informačních pracovníků za udělení tohoto ocenění pro frýdecko-místeckou  knihovnu. A to v roce, kdy bude knihovna, v minulosti ve slezském samostatném  Frýdku, slavit sté výročí svého založení. Máme z toho velikou radost a je  to také nemalý závazek do dalších aktivit a rovněž ujištění, že naše činnost má  pozitivní odezvu. A to v celostátním měřítku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovna v soutěži zvítězila jako celek. Hodnotí se  totiž celá řada kritérií. Knihovní fond, prostor pro čtenáře, provozní doba, objem  výpůjček, počet kulturních a vzdělávacích akcí a mnoho dalšího.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knihovna v soutěži zvítězila jako celek. Hodnotí se  totiž celá řada kritérií. Knihovní fond, prostor pro čtenáře, provozní doba, objem  výpůjček, počet kulturních a vzdělávacích akcí a mnoho dalšího. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Benedikt Zbranek, ředitel Knihovny F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velké díky náleží všem zaměstnancům naší knihovny, protože  bez sehraného týmu bychom tohoto ocenění nedosáhli. Samozřejmě patří poděkování  i našemu zřizovateli, vedení města, pro které je knihovna jednou z významných  priorit. O čemž svědčí velmi zdařilá rekonstrukce našeho největšího provozu místecké  knihovny, k jejímuž slavnostnímu otevření došlo letos na jaře. A v neposlední  řadě také patří poděkovat příznivcům a uživatelům naší knihovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem moc rád, že frýdecko-místecká knihovna se stala Knihovnou  roku 2022 a jsem rád dvojnásobně, protože je to kombinace dvou faktorů. Jedním  je profesionální vedení knihovny, které zajišťuje velmi bohatou činnost a  myslím si, že jedním z dalších faktorů byla i skutečnost, že knihovna,  její místecká pobočka, prošla rozsáhlou rekonstrukcí, která je myslím velmi zdařilá.  A zvyšuje komfort návštěvníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Předávání cen proběhlo v Zrcadlové kapli pražského  Klementina a delegace z Frýdku-Místku takový úspěch vůbec nečekala.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Předávání cen proběhlo v Zrcadlové kapli pražského  Klementina a delegace z Frýdku-Místku takový úspěch vůbec nečekala. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro všechny ten výsledek byl překvapením. Měli jsme indicie,  že bychom mohli obdržet některou z cen, případně uznání, a tak dále. Nicméně  nikdo nepočítal s tím, že opravdu Frýdek-Místek bude vítěznou knihovnou. A  myslím si, že i pan ředitel se svým týmem, s paní zástupkyní a dalšími lidmi,  byl velmi mile překvapen. A myslím si, že je to dobrý signál, dobrá vzpruha k tomu,  že taková investice a dobré vedení knihovny má smysl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle pravidel se může frýdecko-místecká knihovna nyní zúčastnit  soutěže nejdříve za 5 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle pravidel se může frýdecko-místecká knihovna nyní zúčastnit  soutěže nejdříve za 5 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve městě probíhají další rozsáhlé opravy cest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -165,119 +277,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Technické služby ve Frýdku-Místku aktuálně usilovně pracují  na dalších opravách cest v ulicích města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přesto, že je polovina října, tak stavební sezona je v plném  proudu. Co se týká oprav komunikací, tak aktuálně opravujeme ulici Collo-louky  v Místku, která je taková poměrně frekventovaná cesta. A podaří se nám to  za plného provozu opravit bez nějakých uzavírek. A současně opravujeme i  komunikaci na Panských Nových Dvorech, která začíná od krajské silnice ulice  Bruzovská po Frýdeckou skládku, směrem k Frýdecké skládce. Tam ale bohužel  svým charakterem je to takové, že to bez uzavírky nejde. Ale uzavírka bude  trvat pouze v řádu jednotek dnů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tyto opravy by se měly dokončit právě v těchto dnech. Na  druhou polovinu října se pak pracovníci přemístí do místní části Lysůvky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tyto opravy by se měly dokončit právě v těchto dnech. Na  druhou polovinu října se pak pracovníci přemístí do místní části Lysůvky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam se to konkrétně týká komunikace Pod Štandlem a  navazující ulice Hraniční. A dále v místní části Chlebovice, kde se jedná  o komunikaci ulice Františka Prokopa, která byla dotčena výstavbou  vodohospodářských staveb."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dále bude záležet na počasí, kolik prací se ještě stihne.  Technické služby by ale chtěly opravovat cesty nejlépe ještě i v listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dále bude záležet na počasí, kolik prací se ještě stihne.  Technické služby by ale chtěly opravovat cesty nejlépe ještě i v listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda  představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tam přijdou pravděpodobně na řadu ještě opravy dvou  komunikací v části Lískovec, na Nových Dvorech a provedeme také nějaké opravy  v katastrálním území Frýdek, konkrétně na ulici Třanovského. A započneme i  opravy komunikací na ulici Habrová, Topolová, Na Kopci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem je udělat maximum prací v letošním roce. Počítá  se totiž s tím, že od příštího roku výrazně podraží materiál na opravy,  hlavně asfaltobetonová směs.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem je udělat maximum prací v letošním roce. Počítá  se totiž s tím, že od příštího roku výrazně podraží materiál na opravy,  hlavně asfaltobetonová směs. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda  představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "U výroby asfaltobetonové směsi je zapotřebí plyn. Vyrábí se  z asfaltu, což je ropný produkt, takže se snažíme maximalizovat objem  prací v tomto roce. Samozřejmě uvidíme, jak nám bude přát i počasí a pokud  to všechno klapne, tak by to mělo být v pořádku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jen do konce roku je naplánován objem prací v hodnotě zhruba  dvaceti milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jen do konce roku je naplánován objem prací v hodnotě zhruba  dvaceti milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquapark Olešná má za sebou podzimní údržbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -289,133 +397,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aquapark Olešná provedl během září každoroční pravidelnou generální  odstávku. Zahrnovala velký úklid, čištění, opravy a veškerou údržbu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opravili jsme jímku, lokální dlažby, které byly poškozeny.  Vymalovali jsme teďka nově. Takže si lidé mohou všimnou té hlavní změny, že jsme  přešli ze žluté na takovou béžovou. Opravili jsme také saunový svět, kde došlo k opravě lavic,  tak ať to je pro klienty příjemnější a jinak všechno běží. Běží divoká řeka,  běží tobogán. Tobogán běží nepřetržitě, divoká řeka běží jednou za půl hodiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po otevření je opět vyhledávaným cílem mnoha návštěvníků, od  rodičů s dětmi, až po seniory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po otevření je opět vyhledávaným cílem mnoha návštěvníků, od  rodičů s dětmi, až po seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) Jak často chodíte do Aquparku, jak si to tady užíváte? – "Dvakrát do týdne." 2.) "Snažíme se chodit co nejčastěji. A je to kvůli zdraví  hlavně, protože mám problémy s páteří a strašně mi to pomáhá. Vždycky ty peníze obětujeme, protože je to kvůli zdraví. A  tady jsou i ty masáže, takže to hodně pomáhá. 3.) "Spíš jako Relax, manželka to tady miluje, takže já taky." 4.) "Já jsem tu dneska poprvé, protože máme bazén doma. A je  sychravé počasí, tak jsme si říkali, že zkusím to využít, že by se mohla dcera  zabavit, protože miluje vodu." 5.) "Snažíme se každý měsíc, ale máme i bratříčka, takže teď to  bude, jak nám babička pohlídá. Tak uvidíme, ale jinak tady pána baví strašně  tobogán, takže většinou tam jsme. A jinak tady se mu líbí brouzdaliště, protože  tady má hračky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provoz aquaparku musí splňovat řadu hygienických norem a  nařízení. Jako je například kvalita a teplota vody. Ta se ohřívá pomocí plynu. Po  novém roce se ale očekává vysoký nárůst cen energií a aquaparku se zatím netýká  zastropování cen.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provoz aquaparku musí splňovat řadu hygienických norem a  nařízení. Jako je například kvalita a teplota vody. Ta se ohřívá pomocí plynu. Po  novém roce se ale očekává vysoký nárůst cen energií a aquaparku se zatím netýká  zastropování cen. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Provoz teďka běží standardním způsobem. Tím standardním způsobem  běží do konce roku a od nového roku bojujeme s naší asociací bazénů a saun  a bojujeme také s asociací ledních stadionů o to, aby se nás týkalo zastropování  energií a týkalo se co nejméně našich klientů, kteří k nám pravidelně  chodí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2.) "Dojíždíme až z Ostravy a kdyby to tady zavřeli, tak  nemáme už jinde kde možnost jezdit do Aquaparku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úspory se snaží aquapark dělat dlouhodobě a stále hledá nové  možnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úspory se snaží aquapark dělat dlouhodobě a stále hledá nové  možnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My už je děláme nějakých 5 let, kdy už jsou veškeré zářivky  vyměněné za nízkoenergetické. Šetříme vodu. Teďka rozbíháme nový projekt, který  by nám mohla schválit krajská hygienická stanice ohledně šetření vody a  energií. Tak věříme, že to dopadne a že to projde i platnou legislativou, která  je v České republice poměrně neúprosná u bazénů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Legislativa například zatím neumožňuje filtrovat vodu z bazénu  a vracet ji zpět do oběhu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Legislativa například zatím neumožňuje filtrovat vodu z bazénu  a vracet ji zpět do oběhu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -490,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-13-10-2022-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>