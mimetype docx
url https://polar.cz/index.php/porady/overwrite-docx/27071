--- v0 (2026-03-02)
+++ v1 (2026-07-06)
@@ -1,84 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.10.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Primátorem Karviné zůstává Jan Wolf (ČSSD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí proběhlo ustavující zastupitelstvo města. Všech 41 zastupitelů zvolených v říjnových komunálních volbách složilo slib a zvolilo primátora, jeho náměstky a radní. Křeslo primátora obhájil Jan Wolf.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné se v pondělí v podvečer uskutečnilo v sále obchodně podnikatelské fakulty ustavující zastupitelstvo. Otevření nového čtyřletého volebního období bylo přítomno všech 41 zastupitelů, kteří po zaznění státní hymny složili slib zastupitelů.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Po schválení volebního řádu byl veřejně zvolen primátor, náměstci a také jedenáctičlenná rada z koalice ČSSD a hnutí ANO. Primátorem Karviné zůstává i nadále  Jan Wolf z ČSSD. </w:t>
+        <w:t xml:space="preserve">V Karviné se v pondělí v podvečer uskutečnilo v sále obchodně podnikatelské fakulty ustavující zastupitelstvo. Otevření nového čtyřletého volebního období bylo přítomno všech 41 zastupitelů, kteří po zaznění státní hymny složili slib zastupitelů.  Po schválení volebního řádu byl veřejně zvolen primátor, náměstci a také jedenáctičlenná rada z koalice ČSSD a hnutí ANO. Primátorem Karviné zůstává i nadále  Jan Wolf z ČSSD. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Před námi je spousta úkolů. já mám rád výzvy a věřím tomu, že budeme posouvat město dál. Dotáhneme do konce všechny projekty co máme rozpracovány, ať je to krytý bazén, Lodičky, rekonstrukce polikliniky, máme připraveny nové projekty, rekonstrukce koníren, velké projekty transformační, které budeme chtít řešit a samozřejmě budeme pracovat na provozních věcech jako je čistota města, bezpečnost města, s kolegy jsme sehraní, máme tam drobnou změnu, ale těším se na to."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Post náměstka obhájili Lukáš Raszyk (ČSSD), Andrzej Bizoń (nestraník za ČSSD) a Vladimír Kolek (ANO 2011). Nově se na vedení Karviné bude z pozice náměstka podílet Radim Slíva (nestraník za ČSSD). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -189,53 +298,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné probíhají rozsáhlé sadovnické úpravy před zámkem Fryštát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před karvinským zámkem Fryštát momentálně probíhají rozsáhlé sadovnické úpravy.  Důvodem je nevyhovující zdravotní a estetický stav stávajících rostlin. Starý trávník bude odstraněn a nahrazen trávníkem kobercovým. Zahradnické práce bylo nutné provést i náměstí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zeleň na prostranství před zámkem Fryštát bude kompletně obměněna. První práce už začaly odstraněním všeho, co tady rostlo, od záhonů s růžemi přes kulovité zeravy až po travní drny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zeleň na prostranství před zámkem Fryštát bude kompletně obměněna. První práce už začaly odstraněním všeho, co tady rostlo, od záhonů s růžemi přes kulovité zeravy až po travní drny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Prostranství před zámkem prochází proměnou z důvodu, že byl nevyhovující zdravotní stav těch stávajících výsadeb, chtěli jsme to trochu obnovit z hlediska estetického, protože se jedná o záhony před zámkem který je naší chloubou náměstí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za sochou T. G. Masaryka budou nově vysázeny hortenzie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,92 +380,90 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letničkový záhon zůstane na původním místě, bude pouze rozšířen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Výběr rostlinného materiálu a založení trávníkového koberce povede k nižším nákladům na běžnou údržbu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Práce budou pokračovat v dalších dnech i na náměstí, kde dojde k nutné výměně stromů. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Práce budou pokračovat v dalších dnech i na náměstí, kde dojde k nutné výměně stromů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O volejbal je v Karviné velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Teď vás zavedeme mezi nadšené hráčky volejbalu. Volejbalový klub Karviná má velkou a silnou základnu už několik desítek let. Týmový duch, pevné přátelství a nadšení pro tento sport je základním kamenem tohoto oddílu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Historie Volejbalového klubu Karviná začala v šedesátých letech minulého století, tehdy tvořil mužskou i ženskou základnu. Zlomový bod přišel v roce 2014, kdy se klub oddělil od místní tělovýchovné jednoty a začal fungovat samostatně. Předsedou klubu a zároveň trenérem je Bedřich Koupil, klub vede od roku 2015.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Historie Volejbalového klubu Karviná začala v šedesátých letech minulého století, tehdy tvořil mužskou i ženskou základnu. Zlomový bod přišel v roce 2014, kdy se klub oddělil od místní tělovýchovné jednoty a začal fungovat samostatně. Předsedou klubu a zároveň trenérem je Bedřich Koupil, klub vede od roku 2015. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Koupil , předseda VK Karviná, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tomto okamžiku u nás působí přes 60 děvčat do 18 let a 12 děvčat, které mají více jak 18 let, ale mohly by hrát v mladších věkových kategoriích, jako jsou juniorky, kadetky atd. Od letošního roku ale došlo ze svazu ke změně, kdy se ty kategorie rozdělily a vznikly nové dvě další kategorie, které jsou jinak nazvány.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V klubu tedy trénují hráčky přípravky, mladší žačky, starší žačky, kadetky a ženy. Nové navýšení  věkových kategorií mělo výrazný vliv na sehrané týmy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -488,57 +594,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol Monczková, členka VK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady dobrý kolektiv, jsou tu super kámošky, trenéři taky, takže tak.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Kempný,  místopředseda VK Karviná, trenér</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ten sport je opravdu těžký co se týká komplexnosti a techniky, čím víc natrénováno, tím je to lepší, ale jinak jsou děvčata šikovná a tréninky navštěvují v hojném počtu."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před covidovým obdobím se karvinské volejbalové týmy účastnily krajských soutěží a Českého poháru, kam se dokázaly úspěšně kvalifikovat a juniorky se také několikrát kvalifikovali do bojů o 1. ligu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Koupil , předseda VK Karviná, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cílem toho klubu je kromě sportovního vyžití pro děvčata z Karviné a okolí dosáhnout i nějakých volejbalových úspěchů. je to sen nejen trenérů, ale i každé hráčky ukázat co umí jak rodičům, známým, tak získat na sportovním poli nějaký titul nebo úspěch."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -663,93 +762,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-18-10-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>