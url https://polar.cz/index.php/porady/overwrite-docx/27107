--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.10.2022, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná finančně podpořila další  modernizaci v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj pořídila díky finanční podpoře města na své oční oddělení nový přístroj a zakoupila i pro interní Jednotku intenzivní péče šest nových moderních lůžek pro pacienty. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím přístrojem získáme vyšetření, které nám říká, jak to místo nejostřejšího vidění vypadá, protože při normálním vyšetření zorného pole jsou ty body, které ten pacient má vidět, příliš daleko od sebe a nevymapují přesně tu nejdůležitější část oka, která je důležitá nejen u pacientů, kteří trpí nějakým degenerativním onemocněním, jako věkem podmíněnou makulární degenerací, ale i vrozenými vadami nebo tupozrakostí u dětí třeba, takže můžeme vymapovat areál kde to místo přesně vidí a kterým se ten pacient dívá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z poznatků pak lékaři mohou vidět, jestli konkrétní nasazená léčba zlepšuje vidění nebo ne, zda existuje možnost nápravy nebo cvičení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,53 +256,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné mají studenti praxi u strážníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné mají studenti Střední odborné školy ochrany osob a majetku svou praxi u strážníků městské policie. Vyjíždějí s nimi do terénu a získávají tak přehled o tom, co tato práce obnáší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Praxi u strážníků karvinské městské policie absolvovali studenti Střední odborné školy ochrany osob a majetku poprvé v roce 2019, kvůli covidu byla spolupráce zastavena a letos se opět obnovila.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Praxi u strážníků karvinské městské policie absolvovali studenti Střední odborné školy ochrany osob a majetku poprvé v roce 2019, kvůli covidu byla spolupráce zastavena a letos se opět obnovila. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Slezák, vedoucí úseku prevence kriminality MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Studenti mají možnost získat tady praxi ať už v terénu nebo tady na učebně a popřípadě se rozhodnout, že by tvořili naši novou juniorku. Zaměřujeme se na věci, které znají z teoretické stránky, probíráme pojmologii nebo výkon v terénu, aby si to takříkajíc osahali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Godál, zástupce ředitelky školy: </w:t>
       </w:r>
       <w:r>
@@ -285,95 +398,93 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POZVÁNKA NA DUŠIČKOVÝ KONCERT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Symfonický dechový orchestr Májovák zve širokou veřejnost na tradiční Dušičkový koncert. Uskuteční se v kostele svatého Petra z Alkantary v neděli 30. října od 16 hodin. Vstupné je dobrovolné, místa v kostele je nutné rezervovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SPORTOVNÍ AREÁL VYHRÁL CENU HEJTMANA V SOUTĚŽI STAVBA MSK</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportovní areál v Leonově ulici v Karviné vyhrál Cenu hejtmana v 16. ročníku soutěže Stavba roku Moravskoslezského kraje. Slavnostní vyhlášení proběhlo v kompresorovně areálu Landek Park v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné zastavila mobilní pojízdná polytechnická laboratoř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné měl svou zastávku EDUbus, nebo-li mobilní polytechnická laboratoř. Úkolem lektorů bylo učitelům a žákům názorně představit jinou formu výuky a nové metody ve vzdělávání prostřednictvím moderních technologií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt EDUbus nebo-li mobilní polytechnická laboratoř chce ve vzdělávání probudit zájem o fyziku, chemii, matematiku, biologii a v dětech podpořit bádavého ducha.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt EDUbus nebo-li mobilní polytechnická laboratoř chce ve vzdělávání probudit zájem o fyziku, chemii, matematiku, biologii a v dětech podpořit bádavého ducha. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Bílek, lektor a konzultant pro vzdělávání</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dali jsme si za úkol seznamovat učitele s moderními technologiemi, které mohou použít zejména ve výuce polytechnických předmětů. Máme tady přístroje jako termokamera, digitální mikroskopy nebo přístroje potřebné k alternativnímu zdroji energie. Naším záměrem je ukázat tyto technologie odpoledne učitelům, ale aby se toho nebáli, tak je předvádíme i dopoledne dětem. Cílem je, aby to bylo co nejméně teoretické a co nejvíce praktické.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -557,93 +668,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-22-10-2022-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>