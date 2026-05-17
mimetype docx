--- v0 (2026-03-05)
+++ v1 (2026-05-17)
@@ -1,176 +1,256 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté hromadně darovali krev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice v celé zemi trpí v současné době nedostatkem krve a alarmují dárce všech krevních skupin. Na tuto situaci reagovali také policisté na Bruntálsku a hromadně darovali krev na bruntálské transfúzní stanici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Svoji krev darovaly více než 4 desítky policistů z Územního obvodu Bruntál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karla Špaltová, preventistka PČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Navázali jsme na spolupráci z loňského roku. Dneska tady máme téměř 4 desítky policistů z celého Územního odboru Bruntál. Z Krnova, z Rýmařova, z Města Albrechtic a z Vrbna pod Pradědem.   Samozřejmě všichni policisté, kteří se účastní tady toho dobrovolného dárcovství krve, to vnímají jako potřebnou věc, protože reagují na to, že krve je celorepublikový nedostatek.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každý člověk může darovat krev maximálně 5 krát do roka. Odběru samozřejmě předchází důkladná kontrola.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Fridrišková, všeobecná sestra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Odebrali jsme dárci krevní obraz, abychom vlastně zjistili, jestli vůbec sám má dostatek krvinek, jestli si vůbec můžeme dovolit mu odebrat trošku krve, takže na analyzátoru to vyšetříme, analyzátor to vyhodnotí, dárce si mezitím počká na chodbě a potom kolegyně ve vyšetřovně ho vlastně vyšetří a rozhodne.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všichni policisté darovali svou krev opakovaně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, dárci krve:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Už druhé po roce, ano.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Podruhé.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Kučerková, referent marketingu transfúzní služby:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jedná se o pravidelnou akci, pravidelný hromadný odběr a dneska jsme tu přivítali asi 41 příslušníků policie. Hromadné odběry pořádáme pravidelně, často tady máme studenty středních škol i gymnázií z Bruntálu, z Rýmařovska a z okolí tady.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Odebraná krev neputuje přímo do nemocnice, ale nejprve na konečné zpracování, kde se vyrábí transfúzní přípravky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -267,93 +347,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-24-10-2022-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>