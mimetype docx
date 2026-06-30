--- v0 (2026-03-02)
+++ v1 (2026-06-30)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.10.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Další modernizace v karvinském kině Centrum je dokončena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Návštěva kina Centrum v Karviné bude pro milovníky filmů ještě větším zážitkem než doposud. Právě tady bylo dokončeno další vylepšení, které má mít vliv na akustiku v sále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ještě nedávno vypadal sál v kině Centrum takto a tohle už je jeho nová modernější podoba, která má výrazně lepší vliv na akustiku. Vychutnali si ji první návštěvníci hned po slavnostním znovuotevření. Rekonstrukce probíhala od léta.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ještě nedávno vypadal sál v kině Centrum takto a tohle už je jeho nová modernější podoba, která má výrazně lepší vliv na akustiku. Vychutnali si ji první návštěvníci hned po slavnostním znovuotevření. Rekonstrukce probíhala od léta. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci kina Centrum: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těšíme se hrozně na novou akustiku." "Je to nádherné, je to pěkné." "Je to nádherné, jsem zvědavá na ten zvuk a těšíme se na film."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
@@ -156,53 +270,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠTaS Karviná otevřela školákům bránu k řemeslům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠ techniky a služeb v Karviné pořádá každoročně akci pro děti ze základních škol s názvem Brána řemeslům otevřená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Žáci základních škol mají díky tradiční akci Střední školy techniky a služeb nazvané Brána řemesel otevřená možnost poznat jednotlivá řemesla prostřednictvím praktických ukázek. Ty si připravují pedagogové společně se žáky školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Žáci základních škol mají díky tradiční akci Střední školy techniky a služeb nazvané Brána řemesel otevřená možnost poznat jednotlivá řemesla prostřednictvím praktických ukázek. Ty si připravují pedagogové společně se žáky školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka školy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naši školu navštívilo dnešní den 320 žáků, zítra očekáváme dalších tři sta žáků z devátých tříd a v pátek se budeme věnovat dětem z mateřinek z okresu Karviná. Neprezentujeme jen obory, máme i projektové vyučování, kde se věnujeme čtenářské gramotnosti, jazykové, máme i sportovní aktivity, za to vděčím pedagogickému týmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Škola si na nedostatek zájmu z čad žáků devátých tříd rozhodně nemůže stěžovat, o některé obory je zájem každoročně velký.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -339,53 +452,52 @@
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka školy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Se nám zvedl zájem o obor Elektrikář a Automechanik, kdy v rámci projektu OKAP jsme vybavili učebnu autodílny diagnostickými panely v hodnotě 4 milionů korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kotásek, učitel odborného výcivku oboru Automechanik</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Napojíme diagnostické přístroje, kterými zjišťujeme další komponenty na tom vozidle, Jsou propojeny mezi sebou, když nasimuluji žákovi vystřelení airbagu, nejde mu nastartovat vozidlo, protože je to propojené palivovým čerpadlem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škola také o prázdninách nezahálela a zmodernizovala další třídy, převážně učebny výpočetní techniky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škola také o prázdninách nezahálela a zmodernizovala další třídy, převážně učebny výpočetní techniky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka školy</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “O letních prázdninách jsme věnovali svou aktivitu i jedné zvláštní věci, kdy jsme se stali školou bezbariérovou. Chtěla jsem poděkovat všem sponzorům, kteří finančním darem nám pomohli vybudovat zdviž pro žáka, který je upoután na vozíku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S touto školou, ale i s nabídkou ostatních škol v regionu, budou mít žáci devátých tříd i jejich rodiče možnost seznámit se při tradiční akci Volba povolání, která se uskuteční v Obecním domě Družba 9.listopadu od 10 do 17 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -397,53 +509,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zabijačkové hody PZKO Karviná-Fryštát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní skupina PZKO už dvanáctým rokem uspořádala pro veřejnost zabijačkové hody. Jelikož je o tuto akci velký zájem, stoupá náročnost příprav a množství výrobků, o které je zájem. Nechyběla ani zábava v podobě interaktivního divadélka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Členové PZKO Karviná-Fryštát pozvali širokou veřejnost na svou tradiční akci Zabijačkové hody. Zatímco v roce 2010, kdy tuto akci uspořádali poprvé, připravili jen zhruba padesát kilo výrobků, rok od roku zájem stoupal. Letos už měl řezník David Procházka co dělat, protože se prodalo přes dvě tuny masných výrobků, jelítek, jitrnic, tlačenky, sádla a dalších produktů. Lidé hlásili dopředu objednávky a během dopoledne se vše prodalo. Odpoledne akce pokračovala zábavou, o kterou se postarali mimo jiné i členky divadélka Bez opony.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Členové PZKO Karviná-Fryštát pozvali širokou veřejnost na svou tradiční akci Zabijačkové hody. Zatímco v roce 2010, kdy tuto akci uspořádali poprvé, připravili jen zhruba padesát kilo výrobků, rok od roku zájem stoupal. Letos už měl řezník David Procházka co dělat, protože se prodalo přes dvě tuny masných výrobků, jelítek, jitrnic, tlačenky, sádla a dalších produktů. Lidé hlásili dopředu objednávky a během dopoledne se vše prodalo. Odpoledne akce pokračovala zábavou, o kterou se postarali mimo jiné i členky divadélka Bez opony. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bogdana Najder, členka divadla Bez opony:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme takové amatérské těleso a hrajeme si na divadlo. Působíme v tomto domě polském, máme polskou národnost, proto naše hry jsou v polštině."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro tuto příležitost si divadélko připravilo vtipnou hru o prasátkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -623,93 +734,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-25-10-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>