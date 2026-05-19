--- v0 (2026-02-27)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2022, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vítejte u televizních obrazovek. Právě startujeme s novinkami z Fakultní nemocnice Ostrava. Věnovat se budeme prevenci a léčbě rakoviny tlustého střeva. Představíme šestnáctý pediatrické kongres a také mladého onkologa Martina Paličku. Napsal knihu s názvem Africký zápisník mladého medika. Do Súdánu, který patří mezi největší africké země se Martin Palička vydal přesně v polovině studia medicíny na Ostravské univerzitě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Onkolog Martin Palička napsal knihu</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -173,80 +288,84 @@
         <w:rPr/>
         <w:t xml:space="preserve">Přejeme knížce, aby se jí dařilo a autorovi taky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Ihnát, Chirurgická klinika FNO: Včasná diagnóza je základem úspěšné léčby rakoviny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ke včasnému odhalení rakoviny tlustého střeva vede prevence a také konzumace zdravého jídla, čili zeleniny, ovoce, bílého masa apod.. Téma pro profesora Petera Ihnáta z Chirurgické kliniky Fakultní nemocnice Ostrava. Dobrý den, vítejte.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ke včasnému odhalení rakoviny tlustého střeva vede prevence a také konzumace zdravého jídla, čili zeleniny, ovoce, bílého masa apod.. Téma pro profesora Petera Ihnáta z Chirurgické kliniky Fakultní nemocnice Ostrava. Dobrý den, vítejte. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Ihnát, Chirurgická klinika Fakultní nemocnice Ostrava:     </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Možná bychom tu zdravou stravu, kterou jsem řekla v úvodu, měli trošičku rozvinout. K tomu se určitě dostaneme. Ale jaké jsou spíš první příznaky tohoto onemocnění?</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Možná bychom tu zdravou stravu, kterou jsem řekla v úvodu, měli trošičku rozvinout. K tomu se určitě dostaneme. Ale jaké jsou spíš první příznaky tohoto onemocnění? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Ihnát, Chirurgická klinika Fakultní nemocnice Ostrava:   </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První příznaky onemocnění, typické je, že velmi často to onemocnění nemá žádné příznaky vůbec. To znamená pacient dlouhou dobu, po mnoho měsíců, možná po mnoho let nemusí mít žádné příznaky. Pokud ano, tak takovým typickým je krvácení do stolice. To znamená příměs světlejší nebo tmavší krve ve stolici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -624,53 +743,52 @@
         <w:t xml:space="preserve">Andrea Polanská, náměstkyně ředitele FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Náplň toho programu ukazuje, jaký je velký zájem o toto téma, o pediatrii, ale samozřejmě i o vzdělávání, které s tím souvisí. Součástí kongresu bylo také předání ocenění zdravotníkům za jejich celoživotní práci v oblasti léčebně preventivní péče o děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tolik deset medicínských minut. Díky, že jste je strávili v naší společnosti. Mějte pohodové dny plné zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -738,93 +856,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-27-10-2022-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>