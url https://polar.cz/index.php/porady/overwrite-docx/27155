--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Práce na obchvatu města pokračují bez komplikací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Práce na obchvatu města pokračují podle plánu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -145,53 +260,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Co se zpívalo a hrálo v hornických koloniích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Středisku hudby a umění karvinské Regionální knihovny v Karviné se opět zpívalo, a to pěkně po havířsku. Konala se tady beseda s názvem Co se zpívalo a hrálo v hornických koloniích. Kromě vzpomínek tady zazněly písně, které si s radostí zazpívalo i publikum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kamarádi, dolů sfárejme, Hornický stav budiž veleben, Ostravěnko, nebo Kolíne, Kolíne. To je jen několik známých písní, které si lidé v hornických koloniích zpívali. Připomenout je lidem přišel mužský pěvecký sbor s netradičním názvem Kufierkoři společně s harmonikářem Bronislavem Walkem a bývalým šéfdirigentem velkého dechového orchestru Májovák Milanem Bystroněm. Ten také hudební program obohatil o vzpomínky ze života v koloniích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kamarádi, dolů sfárejme, Hornický stav budiž veleben, Ostravěnko, nebo Kolíne, Kolíne. To je jen několik známých písní, které si lidé v hornických koloniích zpívali. Připomenout je lidem přišel mužský pěvecký sbor s netradičním názvem Kufierkoři společně s harmonikářem Bronislavem Walkem a bývalým šéfdirigentem velkého dechového orchestru Májovák Milanem Bystroněm. Ten také hudební program obohatil o vzpomínky ze života v koloniích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Bystroň, organizátor akce, vedoucí sboru Kufierkoři</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : “Mě k tomu motivovala situace, že tradic, hornických, stále ubývá. Kdysi to byla sláva, co šachta, to muzika. Kolik souborů tady bylo, sborů, muzik. Máme tady Májovák, hornickou kapelu ve Stonavě, Malou Černou hudbu a jinak nic už není, všechno vymřené."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Milan Bystroň se narodil a žil dvacet let v kolonii Na Gabrieli, v domě s číslem 516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,75 +394,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MěDK diváci uvidí mimo jiné i Šikmý kostel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milovníci divadelních představení si jistě nenechají ujít dramatizaci románu Šikmý kostel v podání Polské scény Těšínského divadla, jaká další představení jsou v městském domě kultury naplánována, vám připomene naše poslední reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Polská scéna si pro milovníky divadelních představení připravila dramatizaci románu Šikmý kostel Karin Lednické.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Polská scéna si pro milovníky divadelních představení připravila dramatizaci románu Šikmý kostel Karin Lednické. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Lipus, režisér: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My se pohybujeme v prostoru prvního dílu toho Šikmého kostela, končíme někdy v roce 1920. Je tady větší důraz na to Karvinsko."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Roli Julky si zahrála Barbara Szotek- Stonawski.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Roli Julky si zahrála Barbara Szotek- Stonawski. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbara Szotek- Stonawski, divadelní herečka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Moc mě těší, že jsem mohla hrát Julku, doufám, že se to divákům bude líbit. Nemám takový charakter jako Julka, je velmi odvážná. Musela jsem v sobě najít stejné prvky povahy jako má ona. Většinu jsem měla, ale některé jsem musela dlouho hledat, byl to pěkný zážitek.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na scénáři aktivně spolupracovala i sama autorka románu Šikmý kostel, Karin Lednická.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -514,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-29-10-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>