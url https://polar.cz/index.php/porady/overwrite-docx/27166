--- v0 (2026-02-23)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2022, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V novém díle Ekomagazínu budeme sázet stromy na Ondřejníku…každý, kdo si koupil na Dobročinném bazaru oblečení, přispěl na výsadbu zeleně v okolí Opavy, představíme vám projekt tvoříme prostor a v rozhovoru s náměstkem hejtmana Janem Krkoškou se dozvíte, kdy bude možné čerpat peníze z páté výzvy kotlíkové dotace. Premiéra je jako vždy v úterý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci sázeli na Ondřejníku stromy</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -173,68 +288,60 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Ševčíková, dobrovolnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Já jsem se stavila na akci, která je zaměřená na obnovu lesů na Ondřejníku. Věřím, že tou výsadbou, kterou tady všichni společně realizujeme, přispějeme nejen k obnově lesů, ale i k pozitivnímu vztahu k přírodě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevzhledné holiny na Ondřejníku jsou už minulostí a hromadné vysazování bude letos dokončeno.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyznavači udržitelné módy nakupovali na dobročinnému bazaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobročinný Fashion-cafe-music-bazar opět nabízel oblečení, které už někdo nepotřebuje, ale jiný by je ještě rád využil. Akci, kterou uspořádal spolek Kapradí, propaguje udržitelnou módu. Utržené peníze věnuje na výsadbu a údržbu zeleně v okolí Opavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevyužívanou budovu Slezanky v centru Opavy oživil čilý prodejní ruch. K mání tady bylo především oblečení z druhé ruky a také třeba použité hračky, knihy, dekorační předměty, nádobí či sportovní potřeby. Jen oblečení věnovali do prodeje dárci na 4 tuny, což bylo za šest uskutečněných ročníků rekordní číslo. A přinejmenším mohlo vést k zamyšlení, že by o spotřebních věcech měli lidé uvažovat jinak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -300,53 +407,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">zákaznice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Myslím, že každý si tady najde něco, co hledá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během tří prodejních dnů organizátoři akce, spolek Kapradí, utržili 240 000 korun. Peníze věnují na rozvoj komunitního Lučního sadu za Opavou. Věci, které se neprodaly poputují do neziskových organizací a budou i nadále k užitku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostravané se mohou zapojit do projektu Tvoříme prostor</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostravané se mohou zapojit do projektu Tvoříme prostor </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tvoříme prostor. To je dotační program Ostravského magistrátu na podporu komunity. Jeho cílem je finančně podpořit projekty realizované v městském prostředí a v jeho těsné blízkosti na území celé Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">RDotační program TVOŘÍME PROSTOR je určen aktivním lidem, kteří chtějí realizovat své vlastní nápady a projekty ve veřejném prostoru a zkrášlit tak své okolí, které by pak sloužilo i ostatním.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -446,64 +552,62 @@
         </w:rPr>
         <w:t xml:space="preserve">“Uvažovali jsme o tom, že tady máme zájem dělat vyvýšené záhony, protože máme aktivní sousedku, která nám tady pěstuje dýně, blinky atd. Pak jsme zjistili, že tam by to chtělo nějaký pocitový chodníček, nějakou kladinu pro děti. Pak najednou někdo řekl, že by bylo fajn mít sdílený domeček. A proto jsme tady, abychom zjistili, co z toho je realizovatelné v rámci Tvoříme prostor.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Já jsem tady přišel i pro inspiraci. Jsem z dvora na ulici Příčné. Máme tam dvůr, který má nějaký potenciál. Je tam dětské hřiště a chtěli bysme se do toho zapojit, abychom to rozšířili třeba o hračkobudku, stínění, zahrádku, o nějaké posezení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravský magistrát už takto podpořil na 50 projektů. Mezi nimi například Sluneční stezku Porubou, cross park Hulváky, rybníky pod Bedřiškou nebo tradiční venkovskou zahradu Hrušov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bezplatné opravy nefunkčních elektrospotřebičů. Lidé si mohou nechat zdarma opravit v Opavě televizi, pračku nebo třeba sušičku až do konce letošního roku. Projekt MS kraje, společnosti ASEKOL, Opravárna a Charity Opava pomáhá snižovat produkci elektroodpadů a také upozorňuje na  správné  nakládání s vysloužilými spotřebiči.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bezplatné opravy nefunkčních elektrospotřebičů. Lidé si mohou nechat zdarma opravit v Opavě televizi, pračku nebo třeba sušičku až do konce letošního roku. Projekt MS kraje, společnosti ASEKOL, Opravárna a Charity Opava pomáhá snižovat produkci elektroodpadů a také upozorňuje na  správné  nakládání s vysloužilými spotřebiči. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: Zasedala Komise Rady pro zemědělství a venkov</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozvoj cestovního ruchu, přeshraniční spolupráce, Euroregion Praděd, ale i výsledky jednání komise Rady pro zemědělství a venkov, to jsou témata pro náměstka hejtmana Jana Krkošku. Dobrý den, vítejte u nás ve studiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
@@ -914,93 +1018,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-01-11-2022-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>