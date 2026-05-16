--- v0 (2026-02-27)
+++ v1 (2026-05-16)
@@ -1,90 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začínáme se hýbat a nevíme jak na to. Vhodnou aktivitu může doporučit také sportovní lékař, který nám také poradí, jak se vyvarovat chyb. Konkrétně to bude host Radomír Maráček – z kliniky sportovní medicíny v Ostravě. Vítám vás u sledování pořadu TV Medicína televize Polar. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Den zdraví v Nemocnici ve Frýdku-Místku se zaměřil na prevenci</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den zdraví v Nemocnici ve Frýdku-Místku se zaměřil na prevenci </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice ve Frýdku-Místku pořádala Den zdraví. Představila se na něm řada zdravotních oddělení. Ta nejen prezentovala návštěvníkům svoji práci, ale také přímo na místě umožnila jednoduchá vyšetření nebo různá poradenství. Cílem akce bylo zaměřit se hlavně na prevenci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Diabetologie, protikuřácké poradenství, spánková laboratoř nebo kardiologie a měření tlaku. Většina ambulantních pracovišť Nemocnice Frýdek-Místek se na jeden den přesunula na chodby nemocnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Diabetologie, protikuřácké poradenství, spánková laboratoř nebo kardiologie a měření tlaku. Většina ambulantních pracovišť Nemocnice Frýdek-Místek se na jeden den přesunula na chodby nemocnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Strnadel, ambulance tělovýchovného lékařství:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Na mém sta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">novišti poreferuji o sportovní ambulanci a měření krevního tlaku. Je to velice důležité, protože krevní tlak, vysoký krevní tlak nebolí a říká se mu tichý zabiják. A lidé by měli vědět o svém krevním tlaku dost. Jde o prevenci, jak nemít vysoký krevní tlak. Jako například dostatek pohybu, redukce hmotnosti, méně solit. Doporučoval bych každopádně měřit pravidelně doma, protože se setkáváme v ambulancích se syndromem bílého pláště. Kdy pacienti mají trošku vyšší krevní tlak a vůbec tomu tak není. Že jsou ner</w:t>
@@ -233,51 +346,50 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Šigutová, koordinátor první pomoci a resuscitace:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Na našem stanovišti učíme návštěvníky, jak poskytnout kardiopulmonální resuscitaci. Mohou si na figurínách vyzkoušet nepřímou masáž srdeční, umělé dýchání. A máme tady i přístroj, který se nazývá automatizovaný externí defibrilátor, díky němuž může být pacientovi podán srdeční výboj. Funguje na principu maximálně dvou knoflíků, které při spuštění navigují toho zachránce, co má dělat. Samozřejmě také hlasově doprovází toho zachránce, kde má nalepit elektrody. Zda bude ten vývoj aplikován nebo ne a kdy má začít masírovat to srdce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začínáme se hýbat a nevíme jak na to, Vhodnou aktivitu může doporučit sportovní lékař, Nejčastější chyby při sportu, MUDr. Radomír Maráček, sportovní lékař</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začínáme se hýbat, ale nevíme si rady. Proto je tady dnes pan doktor Radomír Maráček, sportovní lékař z Kliniky sportovní medicíny z Ostravy. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Maráček, sportovní lékař, Klinika sportovní medicíny Ostrava: </w:t>
       </w:r>
       <w:r>
@@ -500,54 +612,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Maráček, sportovní lékař, Klinika sportovní medicíny Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">...tento jedinec, přijdou zdravotní problémy, to znamená přijdou opravdu nové problémy. Přijde problém s tlakem, se srdíčkem s cukrovkou, začne brát léky a jeho život se změní. Už ten život nebude plnohodnotný, jaký byl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věříme, že spoustě lidem jsme teď pomohli, že se nastartují k tomu lepšímu svému já a že jejich život bude příjemnější, hezčí a že z toho začnou mít radost. Já Vám děkuju za Vaši návštěvu a přeji, abyste dal dohromady na klinice sportovní medicíny co nejvíc amatérských sportovců. A Vám, milí diváci, děkuju za pozornost a užívejte své dny. Mějte se hezky.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -622,93 +730,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-02-11-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>