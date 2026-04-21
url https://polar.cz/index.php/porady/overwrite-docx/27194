--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní sezona v Beskydech byla úspěšná, turistů přibývá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po krátkém covidovém útlumu v návštěvnosti Beskyd zahraničními turisty se počet cizinců v regionu a celém Moravskoslezském kraji začíná opět zvyšovat. Vedení kraje přitom sází na aktivní turistiku a proto rozšiřuje síť půjčoven elektrokol a nabíjecích bodů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní turistická sezona v Beskydech už byla bez covidových omezení. Návštěvníci tak proto mohli využívat i různých druhů ubytování. Situace v návštěvnosti se tak pomalu vrací ke stavu před covidovou pandemií. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní turistická sezona v Beskydech už byla bez covidových omezení. Návštěvníci tak proto mohli využívat i různých druhů ubytování. Situace v návštěvnosti se tak pomalu vrací ke stavu před covidovou pandemií.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Turistika jako taková v Beskydech byla v tomto roce nebo v této sezoně velmi aktivní a já se domnívám, že opravdu příčinou toho byl covidové roky s tím, že lidé ještě zas tak necestovali do zahraničí. Co je důležité také, že příjezd zahraničních turistů u nás je velmi malým procentem, tudíž vlastně u nás cestují naši lidé, což jsme velmi rádi. Co se týká útraty, tak se postupně zvedá. Určitě v tomto roce jsme ještě nedosáhli v příjezdu našich turistů čísla jednoho milionu, co se týká přenocování, které jsme si kladli roku 2019. Ale tomu číslu se určitě blížíme, budeme někde na nějakých 900, což nás uspokojuje oproti covidovým rokům. A to znamená, že vlastně ten turistický ruch jako takový, včetně cyklistického, se rozvíjel a zase se zvedl z toho dna.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Beskydech se stala velmi oblíbenými elektrokola. Turisté si je mohou půjčovat na mnoha místech a zdolávat na nich i poměrně dlouhé trasy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,53 +270,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodohospodáři vypustili Bašku, aby ji zrekonstruovali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbená přehrada Baška na Frýdecko-Místecku slouží již od roku 1963 k rekreačním účelům. Nyní ale bude kvůli rekonstrukci až do konce roku 2024 uzavřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vodní nádrž Baška, kterou napájí potok Baštice pramenící pod beskydskou horou Kyčera, je bez vody. Vodohospodáři z Povodí Odry ji vypustili, aby mohli celé vodní opravit. V budoucnu bude Baška chránit území pod přehradou před tisíciletou vodou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vodní nádrž Baška, kterou napájí potok Baštice pramenící pod beskydskou horou Kyčera, je bez vody. Vodohospodáři z Povodí Odry ji vypustili, aby mohli celé vodní opravit. V budoucnu bude Baška chránit území pod přehradou před tisíciletou vodou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vodní dílo Baška zřízeno právě v letech 1958 až 1961, kdy probíhala stavba a do stálého provozu byla přehrada uvedena v roce 1963 jako posílení vody pro průmysl , který je pod přehradou a současně se využívá jako přehrada k rekreaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vodní živočichy se postarali rybáři a dobrovolníci z Ostravské univerzity. Z přehrady byly vyloveny necelé 4 tuny ryb a sesbíráno bylo více než 23 tisíc mlžů o váze přes 820 kg. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -460,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-04-11-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>