--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.11.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstek primátora Andrzej Bizoń společně s jednatelkou agentury Orange Markétou Uherkovou předali na radnici výtěžek z části startovného Revírní pohodové padesátky a příspěvky veřejnosti Sportovního dne karvinskému rodákovi, sportovci tělem i duší, Martinu Žákovi. upozornění pro řidiče. Čeká je nutné omezení silničního provozu. Půjde o částečnou uzavírku silnice č. I/67 v délce přibližně 3 km, který začíná zhruba 600 metrů za křižovatkou se silnicí č. II/475 (směr Stonava a H. Suchá) ve směru na Karvinou-Louky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,107 +206,93 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušičkový koncert Májováku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V šikmém kostele sv. Petra z Alkantary v Karviné-Dolech se uskutečnil tradiční dušičkový koncert symfonického dechového orchestru Májovák. Atmosféru koncertu na tomto výjimečném místě si vychutnejte i vy prostřednictvím naší reportáže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kostel svatého Petra z Alkantary je výjimečné místo a nabízí výjimečné zážitky. Mezi ně patří i tradice dušičkových koncertů, které pro veřejnost pořádá symfonický dechový orchestr Májovák.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kostel svatého Petra z Alkantary je výjimečné místo a nabízí výjimečné zážitky. Mezi ně patří i tradice dušičkových koncertů, které pro veřejnost pořádá symfonický dechový orchestr Májovák. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda správní rady Májováku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dušičkové koncerty jsou naše dlouholetá tradice a my jsme na ni velmi hrdí. Šikmý kostel je dnes taková rarita a my jsme s těmito koncerty začali ještě před jeho novodobou slávou a jsme rádi, že po dvouleté pauze jsme se tady mohli všichni vrátit, naposledy v roce 2019 a teď 2022."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O koncerty je pokaždé velký zájem, a protože počet míst v kostele je omezen, lidé si místa rezervují dlouho dopředu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Dušičkového koncertu: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsem tady byl na koncertě jednou, tak ten prostor znám, jak ta rovina je nakloněná, ale i přesto , když jsem tady vstoupil tak mě malinko závrať chytla, ale tady na Dušičkovém koncertě jako takovém jsem poprvé. Ale kapelu znám, protože je to vynikající orchestr. Určitě to bude pěkný koncert." "Já chodím pravidelně, protože se mi to líbí a je to pohoda." "Předtím adventem člověk si rád poslechne spíš duchovní hudbu a je to příjemné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skladby, které Májovák vybral a lidem zahrál, zazněly v jeho podání poprvé.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Celý repertoár dál dohromady šéfdirigent Májováku Ondřej Packan. Z pracovních důvodů nemohl na koncertě osobně být, proto ho zastoupil neméně známý a zkušený dirigent Filip Urban.</w:t>
+        <w:t xml:space="preserve">Skladby, které Májovák vybral a lidem zahrál, zazněly v jeho podání poprvé.  Celý repertoár dál dohromady šéfdirigent Májováku Ondřej Packan. Z pracovních důvodů nemohl na koncertě osobně být, proto ho zastoupil neméně známý a zkušený dirigent Filip Urban.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda správní rady Májováku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Filip je dirigent, který má za sebou hodně práce, má za sebou různé stáže například v Drážďanech, nějakou dobu trávil i v Indii pracovně, takže si myslím, že ta spolupráce je výborná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Není to ale poprvé, co Filip Urban Májovák dirigoval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -316,93 +417,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-05-11-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>