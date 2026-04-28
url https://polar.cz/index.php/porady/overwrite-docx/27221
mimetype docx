--- v0 (2026-02-17)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.11.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek povede v tomto volebním období i hnutí Naše město F-M a hnutí ANO. Koalice má v zastupitelstvu čtyřiadvacet hlasů, tedy většinu. Opozici tvoří Přátelé FM s devíti mandáty a SPD a Koalice SPOLU, kteří mají shodně po pěti mandátech. Ve studiu vítám staronového primátora Petra Korče. Dobrý den, vítejte. Pane primátore, na začátek okomentujeme lehce výsledky voleb, ale je něco, co Vás na tom výsledku překvapilo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (Naše Město F-M), primátor Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -427,93 +542,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-09-11-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>