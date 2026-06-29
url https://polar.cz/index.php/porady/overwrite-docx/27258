--- v0 (2026-03-02)
+++ v1 (2026-06-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.11.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se deváťákům prezentovaly střední školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Obecním domě Družba se konala prezentační výstava středních škol nazvaná Volba povolání. Žáci devátých ročníků tak měli možnost na jednom místě získat potřebné informace k budoucímu studiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V karvinském Obecním domě Družba se pro žáky devátých ročníků základních škol představily střední školy Karvinska i jiných regionů, aby jim usnadnily výběr povolání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V karvinském Obecním domě Družba se pro žáky devátých ročníků základních škol představily střední školy Karvinska i jiných regionů, aby jim usnadnily výběr povolání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Slíva (nestr. za ČSSD), náměstek primátora Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vítáme akci, kterou uspořádal Úřad práce pro žáky ZŠ z důvodu toho, že vše najdou na jednom místě a můžou se informovat o dalším studiu na středních školách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úřad práce tuto akci pořádá pravidelně. Oslovil školy z regionu i mimo něj a také některé zaměstnavatele, kteří spolupráci se středními školami vítají, jako například Věznice Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -113,133 +227,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Věznice Karviná spolupracuje delší dobu například s místní Střední odbornou školou ochrany osob a majetku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Feranc, učitel odborných předmětů SOŠ OOM Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Spolupráce s věznicí vypadá tak, že se chodí na exkurze do věznice, pracovníci věznice s námi jezdí na střelecké kurzy, kde nám pomáhají s výcvikem žáků při střelbě z krátkých i dlouhých zbraní a dělají nám ukázky na škole. Zhruba třetina žáků pokračuje ve studiu na vysokých školách, třetina končí v bezpečnostních sborech, mimo jiné i ve vězeňské službě a třetina nachází uplatnění mimo bezpečnostní sbory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nabídnout žákům studium mimo region přijeli například i zástupci Střední lesnické školy z Hranic. Tady nabízí jeden maturitní obor Lesnictví.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nabídnout žákům studium mimo region přijeli například i zástupci Střední lesnické školy z Hranic. Tady nabízí jeden maturitní obor Lesnictví. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Skotnica, učitel všeobecně vzdělávacích předmětů Střední lesnické školy Hranice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V prvním ročníku hned po nástupu máme tisícihektarové polesí, učí se tam základní věci jako postavit oplocenku, zrušit oplocenku, zalesňování, ve vyšších ročnících, jak jim začnou odborné předměty, tak práce s motorovou pilou. Naučí se komplexně, jak se o ten stromek postarat, jak stromy vytěžit, zpeněžit, kompletní ochrana, pěstování, prostě vše, aby ty lesy zůstaly i pro příští generace. Po vystudování školy nastupují buď přímo do praxe na pozice revírníků a hajných, nebo pokračují na Vysokou školu lesnickou do Brna nebo Prahy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Káňa, student Střední lesnické školy Hranice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem si vybral tuto školu kvůli tomu, že jsem měl vazby z dědovy strany k přírodě, k rybaření, celkově k přírodě a také bych chtěl, aby po mě něco zůstalo. Proto bych se rád staral o les, svůj revír a o zvířata, které k němu patří.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Absolventů, kteří po vystudování střední školy hledají práci, končí na úřadu práce jako uchazeči o zaměstnání, je minimálně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Absolventů, kteří po vystudování střední školy hledají práci, končí na úřadu práce jako uchazeči o zaměstnání, je minimálně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Hamplová, vedoucí odd. poradenství a dalšího vzdělávání ÚP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Většinou absolventi nemají problém si najít práci, pokud ji opravdu hledají, a to ať v oboru nebo i mimo obor. Zaměstnavatelé berou absolventy i bez praxe. V případě, že si nemůže najít zaměstnání, jsme schopni nabídnout rekvalifikaci, která by mu rozšířila jeho profesní vzdělání.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci devátých ročníků základních škol: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já bych šel na IT školu. Moje sestra to studovala, takže chci taky a moc mě to baví." "Já bych chtěla na gympl a tam se pak rozhodnout mezi více povoláními jako policista, doktorka nebo učitelka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci budou mít ještě jednu příležitost získat potřebné informace o školách a to prostřednictvím online veletrhu středních škol Moravskoslezského kraje, který se uskuteční od 21. do 30. listopadu podle daného okresu.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Masarykovo náměstí už zdobí nové platany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -266,53 +369,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia se dotkli vesmíru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia vypustili stratosférický balon se sondou do výšky 35 kilometrů nad zemským povrchem. Vypuštění sondy přecházely složité a náročné přípravy, ale výsledek stál rozhodně za to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tato skupinka studentů napříč ročníky karvinského gymnázia má za sebou nezapomenutelný vědecko výzkumný zážitek díky celorepublikovému programu nazvaném Dotkni se vesmíru. Podařilo se jim sestrojit sondu, vybavit ji čidly, graficky upravit a otestovat. Následně ji také vypustili nad zemský povrch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tato skupinka studentů napříč ročníky karvinského gymnázia má za sebou nezapomenutelný vědecko výzkumný zážitek díky celorepublikovému programu nazvaném Dotkni se vesmíru. Podařilo se jim sestrojit sondu, vybavit ji čidly, graficky upravit a otestovat. Následně ji také vypustili nad zemský povrch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Brzý, student gymnázia</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Cílem toho projektu je, že každá škola si zakoupí takovou sondu a pošle ji na balonu z Prahy do stratosféry, V sondě jsou různé senzory, které měří nadmořskou výšku, rychlost a další podobné údaje. Dále jsme tam dali kameru a náš vlastní náklad, české Lentilky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po skončení příprav odjeli studenti do Prahy, kde v areálu Českého hydrometeorologického ústavu balon se sondou pod dohledem odborníků zprovoznili a vypustili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -393,53 +495,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studenti se také pokusili o rekord. Právě proto do balonu vložili balíček Lentilek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Rewenda, učitel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chceme udělat zápis do Guinessovy knihy rekordů jako nejvýše položené Lentilky, proletěly se 150 km a letěly 4 hodiny, ten let byl poměrně dlouhý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Data ze sondy budou nyní studenti podrobně zkoumat a srovnávat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Data ze sondy budou nyní studenti podrobně zkoumat a srovnávat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -514,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-15-11-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>