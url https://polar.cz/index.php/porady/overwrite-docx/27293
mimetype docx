--- v0 (2026-03-02)
+++ v1 (2026-06-30)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.11.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj otevřela kataraktovou školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezské oční centrum, jako jediné na Moravě, začalo vzdělávat lékaře v oblasti nácviku operací šedého zákalu. Prakticky si mladí lékaři zkoušeli operovat tuto oční vadu na prasečích očích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Probíhá tady workshop, kurz operace katarakty, protože šedý zákal je nejčastější diagnóza, kterou potkává oční lékař a ti mladí, kteří se připravují na atestaci. Vlastně kromě toho, že se podívají jak se operuje do mikroskopu, nemají představu, co to je, jaké to jsou nástroje, jak se to drží, tak jsme se rozhodli, že ve spolupráci s MSK zorganizujeme Kataraktovou školu přímo na pracovišti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kataraktová škola byla určena mladým lékařům z regionu, medikům z ostravské lékařské fakulty i místním lékařům z rájecké nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “.Aby věděli - hodím se na operaci? Nehodím? Něco jiného je se dívat a něco jiného je strčit ty nástroje do ruky a na prasečím oku si to vyzkoušet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyzkoušet si operaci šedého zákalu přišla i Urszula Kolínková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyzkoušet si operaci šedého zákalu přišla i Urszula Kolínková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Urszula Kolínková, účastnice Kataraktové školy, lékařka očního odd. Nemocnice Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My jsme rádi, že nám pan primář umožnil shlédnutí i operativu těch katarakt. Můžeme si to vyzkoušet na prasečích očích a až pak v reálu na lidských samozřejmě. Na něčem to člověk trénovat musí a při běžné praxi není možné jít na sál tak často, není na to čas, ta jsme rádi, že jsme si na to vyhradili ty dva dny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco si lékaři po přednášce a instruktáži sami nacvičovali operování na prasečích očích, které jsou nejvíce podobné očím lidským, běžel na obrazovkách online přenos operace oka ze sálu, které osobně prováděl primář Jiří Slepánek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -179,95 +292,93 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HLÁSIČE POŽÁRU BUDOU K VYZVEDNUTÍ NA SENIOR POINTU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Senior Point Karviná informuje občany starší 65 let o opětovné možnosti získat po podpisu darovací smlouvy hlásič požáru a detektor CO. Přístroje se budou vydávat do rozdání zásob ve čtvrtek 24. listopadu v době od 8 do 16 hodin v poradně Senior Pointu se sídlem V Aleji 433 v Karviné-Ráji. Bližší informace získáte na telefonu 770 138 185.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PERMONÍK VÁS ZVE DO KINA NA SVŮJ DOKUMENT</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kině Centrum se chystá v úterý 29. listopadu 2022 od 19 hodin promítání dokumentu s názvem Z Karviné do Carnegie Hall o Evě Šeinerové a Permoníku. Předprodej vstupenek byl zahájen. Tento výjimečný film není pouhým portrétem Evy Šeinerové ani oslavným snímkem o pěveckém tělese, které letos potřetí dobylo slavnou Carnegie Hall, ale poukazuje na hledání smyslu a podstaty sborového zpěvu a jeho vlivu na více než tisícovku karvinských dětí, které za dobu existence Permoníku tímto sborem prošly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">HbK Karviná letos slaví 30. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejbalisté mají letos důvod k oslavám, je to přesně třicet let, co se tento sport v Karviné začal hrát. Jakým vývojem klub prošel a jak se mu daří vychovávat nadějné sportovce, se dozvíte v následujícím příspěvku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní rok je pro karvinské hokejbalisty speciální, uplynulo přesně třicet let, kdy se začal v Karviné poprvé hrát. A má za tu dobu pěknou řádku úspěchů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní rok je pro karvinské hokejbalisty speciální, uplynulo přesně třicet let, kdy se začal v Karviné poprvé hrát. A má za tu dobu pěknou řádku úspěchů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pala, zakládající člen klubu, trenér HbK Karviná: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já myslím, že probojovat se do mužské extraligy je největší úspěch, teď se nám tam trochu nedaří, vypadáváme v play off, ale asi šest let jsme úspěšní v extralize, v kategoriích dorostenci, junioři, kluci startují v letošní sezoně v extralize juniorů v Třinci, tam mají hostování, zbytek hraje za naše Béčko 2. ligu mužů. Zdá se, že je to kvalitnější soutěž než ta juniorská, proto jsme utvořili B mužstvo, abychom měli je jednak kde je učit a odkud je brát.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trenéři se také věnují kategoriím mladších a starších žáků a také kategorii přípravky a minipřípravky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -573,93 +684,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-19-11-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>