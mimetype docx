--- v0 (2026-02-22)
+++ v1 (2026-04-21)
@@ -1,82 +1,196 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.11.2022, 17:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nový díl Eko magazínu vám ukáže příklad dobré praxe v oblasti cirkulární ekonomiky. Lidé ze spolku  Trianon umí rozebrat kde co a díky jejich šikovnosti najdou materiály další využití. Bruntálská Lipová alej na Uhlířský vrch je mezi nominovanými na titul Alej roku 2022. Kružberský pstruh - tato ryba získala certifikát Opavské Slezsko regionální produkt. A v závěrečném rozhovoru se dozvíte, že ostravské reuse centrum je oblíbeným cílem nakupujících. Tak si nalaďte Ekomagazín na Polaru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cirkulární ekonomika v praxi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u sledování Ekomagazínu na Polaru. Teď uvidíte příklad dobré praxe v oblasti cirkulární ekonomiky. Společnost SmVaK vyřadila elektrozařízení z likvidované čerpací stanice. Bude využito díky spolupráci se spolkem Trianon. Po separaci a recyklaci  budou mít materiály další využití. TRIANON dlouhodobě úspěšně rozvíjí sociální podnikání v oblasti cirkulární ekonomiky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při výměně technologických celků v rámci modernizace úpraven nebo čistíren odpadních vod vzniká elektroodpad. Jedná se například o rozvodné skříně, které obsahují jističe, stykače,  vodiče, kovovou konstrukci, elektromotory, ale i další drobný elektroodpad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při výměně technologických celků v rámci modernizace úpraven nebo čistíren odpadních vod vzniká elektroodpad. Jedná se například o rozvodné skříně, které obsahují jističe, stykače,  vodiče, kovovou konstrukci, elektromotory, ale i další drobný elektroodpad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Síbrt, mluvčí SmVaK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tím prvním velkým projektem, kde jsme tu spolupráci odstartovali byla modernizace úpravny vody ve Frýdlantu nad Ostravicí, kde jsme rekonstruovali strojně technologické zařízení. Zůstalo tam velké množství rozvodných skříní, které obsahují velkou část elektrozařízení, které dokáží v Trianonu separovat a dokáží ty cenné věci recyklovat a dát dále do oběhu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po téměř osmi letech spolupráce pokračují další projekty. Jeden z posledních se týkal vyřazené elektroinstalace po modernizaci čerpací stanice ve Staré Bělé. Několik velkých elektromotorů se dostalo do Trianonu a tam už se šikovné ruce pracovníků postaraly o důkladnou separaci. Kdyby se tak nestalo, musel by se SmVaK obrátit na odbornou firmu, která by zařízení za peníze zlikvidovala. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -108,99 +222,97 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi časté činnosti, ke kterým se triannonští dostávají je tak zvané párání kabelů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viliam Šuňal, předseda spolku TRIANON:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na výstupu zůstává izolace kabelu na bázi PVC, která je jako surovina známá k využití, například pro panely do garáží, nebo dílen a zemědělských chovů apod.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trianon zaměstnává 30 zdravotně znevýhodněných lidí z Česko-Těšínska. Jejich nejčastější činností je rozebírání starých už vyřazených nebo nepoužívaný výrobků pro recyklaci, ale také například digitalizují dokumenty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trianon zaměstnává 30 zdravotně znevýhodněných lidí z Česko-Těšínska. Jejich nejčastější činností je rozebírání starých už vyřazených nebo nepoužívaný výrobků pro recyklaci, ale také například digitalizují dokumenty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viliam Šuňal, předseda spolku TRIANON:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Digitaizace je realizována ve spolupráci se společností SmVaK. Je to první firma, která do toho naskočila systematicky. Obnovili jsme tak pracoviště, které je poměrně dobře technicky vybavené. Děláme digitalizace smluv, dokumentů, to znamená dokumenty, které potřebují dát do elektronické podoby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Síbrt, mluvčí SmVaK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jedná se o desítky tisíc smluv s našimi zákazníky a my je díky Trianonu dokážeme převést do elektronické podoby, tak jak to po nás vyžaduje česká legislativa do budoucna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem cirkulární ekonomiky je co největší zefektivnění produkce. V praxi to znamená, že by z materiálu, který se využívá při výrobních procesech neměl vznikat odpad, ale měl by být opětovně využíván. Příkladem může být výzkumně-vývojové centrum CirkArena. Zaměří se na výzkum a opětovné využití odpadů, které jsou specifické pro Moravskoslezský kraj jako haldy a strusky, ale i bioodpady a stavební odpady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlasování o titul Alej roku, nominaci získala i bruntálská lipová alej</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lipová alej na Uhlířský vrch je mezi nominovanými na titul Alej roku 2022. Čtyři řady více než kilometr dlouhé aleje byly vysázeny v roce 1766 na popud komtura von Riedheima. Řady pásy stromů končí na vrcholu Uhlířského vrchu u kostela panny Marie Pomocné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na internetu již pořadatelem ankety, spolkem Arnika, bylo spuštěno hlasování a obyvatelé se do něj zapojují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Vlček, </w:t>
@@ -311,100 +423,91 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Právě se nacházíme na jednom z nejkrásnějších míst v Bruntále, je to lipová alej na Uhlířském vrchu. Já bych byl rád, kdyby všichni, kteří tuto alej znají, jak turisté, tak bruntaláci, tuto alej podpořili v hlasování o alej roku. Myslím, že si to tato alej zaslouží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Naše úžasná čtyřřadá lipová alej, kterou vysázeli naši předkové před více než 200 lety, si jistě zaslouží výborné umístění v soutěži Alej roku. Chtěl bych vás všechny poprosit, abyste se připojili k hlasování, abyste hlasovali právě pro lipovou alej na Uhlířském vrchu a své hlasování provedli na webových stránkách </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">www.alejroku.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">."</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlasování končí 11. ledna příštího roku. Týden poté budou zveřejněny výsledky ankety i doprovodné fotosoutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kružberský pstruh získal certifikát Opavské Slezsko regionální produkt</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kružberský pstruh - tato ryba získala certifikát “Opavské Slezsko regionální produkt“. Státní podnik Povodí Odry ho chová ve vysoce kvalitní vodě z vodárenské nádrže Kružberk. Ryba má díky přírodnímu pigmentu Astaxantinu barvení masa podobné lososovi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Vlčková, mluvčí Povodí Odry:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Značením našeho výrobku propagujeme nejen náš produkt, ale také svou další prací se tak podílíme na rozvoji regionu, neboť dobrý image značky samotné pomáhá všem certifikovaným výrobkům a výrobcům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Belda, jednatel OZO Ostrava: REUSE centrum Ostrava funguje už dva roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -890,53 +993,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám přeji, ať se Vám to splní. Děkuji moc za rozhovor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Belda, jednatel společnosti OZO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuju za přání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -1004,93 +1106,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alejroku.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-29-11-2022-17-39" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alejroku.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>