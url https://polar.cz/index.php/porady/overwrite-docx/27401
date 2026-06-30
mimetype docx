--- v0 (2026-03-03)
+++ v1 (2026-06-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.12.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Zasedání zastupitelstva města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé Karviné schvalovali rozpočet na příští rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,53 +333,52 @@
         <w:t xml:space="preserve">Jakub Martyčák, zakladatel Adesse ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Asental nám tady pravidelně přistavuje kontejnery, město Karviná se aktivně podílí, Elektrowin a obrovskou spoluúčast cítíme z Nadace OKD, která nám pomáhá finančně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Veškeré aktivity ekologických organizací nebo spolků ať už Adesse  ecology nebo Trash Hero, vítáme, protože tyto spolky se snaží zachránit životní prostředí. Dodáváme jim pracovní rukavice, pytle na sběr, pomáháme jim vytipovávat místa ve městě a vítáme tuto aktivitu. Veškeré tyto aktivity vedou k úsporám v rozpočtu města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na místě zůstal nebezpečný odpad eternit a těžká suť. Tyto odpady budou muset být extra zklikvidovány. Od doby, kdy se tady začalo uklízet, skládka znovu nerostla, a to díky fotopastím a také uzamykatelné příjezdová bráně, která je posunuta hned k výjezdu z kruhového objezdu.Tím ale aktivita Adesse Ecology nekončí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na místě zůstal nebezpečný odpad eternit a těžká suť. Tyto odpady budou muset být extra zklikvidovány. Od doby, kdy se tady začalo uklízet, skládka znovu nerostla, a to díky fotopastím a také uzamykatelné příjezdová bráně, která je posunuta hned k výjezdu z kruhového objezdu.Tím ale aktivita Adesse Ecology nekončí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Martyčák, zakladatel Adesse ecology: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co se týče této skládky, chceme odstranit menší odpady, které se už budou vesměs pytlovat, potom se chceme přesunout na další černou skládku, která se nachází také v této lokalitě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V plánu mají členové spolku také výsadbu stromků v pohornické oblasti a rádi by někdy v budoucnu zrealizovali i jejich vizi, výsadbu sadového parku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -276,53 +390,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce Polikliniky v Karviné-Mizerově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V polovině listopadu začala dlouho očekávaná rekonstrukce Polikliniky v Karviné-Mizerově. Objekt byl ve špatném stavu a doslova chátral. K rekonstrukci budovy se přistoupilo hned poté, co budovu převzalo město do svého majetku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budovu polikliniky převzalo město darem od Moravskoslezského kraje na sklonku roku 2020. Ihned začaly přípravy k její  rekonstrukci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budovu polikliniky převzalo město darem od Moravskoslezského kraje na sklonku roku 2020. Ihned začaly přípravy k její  rekonstrukci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta historie polikliniky je delší, byla v majetku MSK, několikrát kraj uvažoval o jejím prodeji, nakonec jsme se s krajem domluvili, že nám polikliniku daroval, protože nám záleží na tom, aby ty lékařské provozy tam zůstaly. Takže jsme poliklinika převzali a na nás spadlo břímě té rekonstrukce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Revitalizace začala na konci listopadu, předpokládá se, že hotovo by mělo být na podzim příštího roku. Nejdůležitějším úkolem je zlepšit její energetickou náročnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -530,93 +643,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-06-12-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>