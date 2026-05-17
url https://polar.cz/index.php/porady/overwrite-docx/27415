--- v0 (2026-02-27)
+++ v1 (2026-05-17)
@@ -1,89 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.12.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spektrum interní péče o pacienty Třinecka představí vrchní sestra interního oddělení Nemocnice Třinec Lenka Škrabišová. Bude mluvit také o následné péči a spolupráci se sociálním pracovnicemi, zmíní se o tom, zda je dostatek místa a konkrétní pomoci rodinám. Jsem ráda, že se jste s televizí Polar a sledujete pořad o zdraví. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lékaři si v Nemocnici Karviná-Ráj vyzkoušeli operaci šedého zákalu na prasečích očích</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lékaři si v Nemocnici Karviná-Ráj vyzkoušeli operaci šedého zákalu na prasečích očích </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezské oční centrum, jako jediné na Moravě, začalo vzdělávat lékaře v oblasti nácviku operací šedého zákalu. Prakticky si mladí lékaři zkoušeli operovat tuto oční vadu na prasečích očích. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Probíhá tady workshop, kurz operace katarakty, protože šedý zákal je nejčastější diagnóza, kterou potkává oční lékař a ti mladí, kteří se připravují na atestaci vlastně kromě toho, že se podívají jak se operuje do mikroskopu, nemají představu, co to je, jaké to jsou nástroje, jak se to drží, tak jsme se rozhodli, že ve spolupráci s MSK zorganizujeme Kataraktovou školu přímo na pracovišti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kataraktová škola byla určena mladým lékařům z regionu, medikům z ostravské lékařské fakulty i místním lékařům z rájecké nemocnice.</w:t>
@@ -581,53 +694,52 @@
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čas nám vypršel. Nicméně já jsem moc ráda, že jste přijela, že se můžeme uklidnit, že o pacienty, interní pacienty je v regionu třinecka velmi dobře postaráno. Děkuji za návštěvu a s vámi, milí diváci, se těším zase příště. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Škrabišová, sociální pracovnice Nemocnice Třinec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -695,93 +807,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-07-12-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>