--- v0 (2026-02-22)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.12.2022, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté si u přejezdů posvítili na řidiče i chodce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulých dnech jste mohli u železničních přejezdů po celém MS kraji narazit na policejní hlídky. Strážci zákona totiž provádějí speciální dopravní akci zaměřenou na dodržování pravidel silničního provozu v jejich okolí. Nehody na přejezdech mohou totiž mít fatální následky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Desítky moravskoslezských hasičů převzaly medaile za svou službu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Reprezentativní prostory secesního Hasičského muzea města Ostravy hostily v pátek slavnostní předávání medailí Za věrnost po 10, 20 a 30 letech služby. Podmínkou získání takového ocenění je kromě odsloužené doby zároveň dlouhodobé vzorné plnění služebních povinností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slavnostního předávání medailí pro příslušníky Hasičského záchranného sboru  Moravskoslezského kraje a Záchranného útvaru Hasičského záchranného  sboru České republiky se ujali hejtman Moravskoslezského kraje Ivo Vondrák, ředitel HZS MSK Radim Kuchař a velitel ZÚ HZS ČR David Kareš.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Slavnostního předávání medailí pro příslušníky Hasičského záchranného sboru  Moravskoslezského kraje a Záchranného útvaru Hasičského záchranného  sboru České republiky se ujali hejtman Moravskoslezského kraje Ivo Vondrák, ředitel HZS MSK Radim Kuchař a velitel ZÚ HZS ČR David Kareš. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všichni jmenovaní představitelé na úvod přivítali přítomné a poděkovali jim za jejich dobře  odvedenou práci, kterou prostřednictvím své služby u Hasičského záchranného sboru  vykonali pro své spoluobčany. Devíti příslušníkům ZÚ HZS ČR byla předána medaile Za věrnost III. stupně, která se  uděluje nejdříve po 10 letech služby, čtyřiadvaceti příslušníkům HZS MSK byla udělena  medaile Za věrnost II. stupně - tedy za 20 let služby. Tři hasiči si převzali nejvyšší, I.  stupeň medaile - ocenění za 30 let aktivní služby u Sboru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí slavnostního aktu bylo rovněž předání výhry v rámci soutěže „Hrozby ve tvém  okolí“, kterou HZS MSK propagoval na sociálních sítích. Soutěž byla vyhlášena v   připomínkový den OSN za omezení katastrof, tedy 13.října a bylo možno odpovídat po  dobu jednoho měsíce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -474,93 +588,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-08-12-2022-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>