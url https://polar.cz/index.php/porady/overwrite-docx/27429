--- v0 (2026-02-20)
+++ v1 (2026-04-24)
@@ -1,344 +1,368 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.12.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký zájem o předregistraci do nových zubních ambulancí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do nové zubní ambulance ve Městě Albrechticích bude registrován jen každý druhý zájemce. Kapacita ambulance je stanovena na tisíc pacientů, zájem v předregistraci projevilo 2050 zájemců. Téměř stejná situace byla o týden později i v Rýmařově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Předregistrace je velmi důstojný způsob, odstraňující fronty a tlačenice. Nezáleží vůbec na pořadí zájemců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Otevřeno bylo od 8 hodin, kdy byla spuštěna i on line registrace, je tady již více než 1000 pacientů, což je naše kapacita na příští rok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Zámarská, vrchní stomatologická sestra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to bez komplikací, zájemci jsou na nás hodní, během půlhodiny jsme vybrali 450 žádostí o registraci a na on line je přihlášeno momentálně 570 uchazečů.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Obrovský zájem budoucích pacientů ordinace potvrzuje, že zubní ošetření v regionu opravdu chybělo, nejen v Albrechticích, ale i v okolních obcích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, zájemci o registraci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak je na čase, už čekám na zubaře rok a potřebuji ho nutně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak určitě je to lepší, protože tady je v okolí lidí, kteří potřebují zubaře a musíme jezdit až do Krnova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Bydlela jsem v Osoblaze 53 let, je to hrůza, tam nebyl zubař, už ani nepamatuji. Je to hrůza, ale co naděláme. My s tím neuděláme nic. Musíme počkat, jestli na nás vyjde řada.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zájemci se mohli předregistrovat na místě i on line způsobem. Všechny žádosti budou do losování pacientů ještě překontrolovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Zkontrolujeme, jestli nejsou duplikace přihlášek, jestli ti pacienti nejsou už někde registrováni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Již v pondělí 28. listopadu proběhne stejná akce také v nové ambulanci v Rýmařově. Ani tady nebude záležet na pořadí zájemců. V Rýmařově se předregistrace zájemců uskutečnila ve vybudovaném registračním místě před budovou polikliniky. Celkem se on line i na místě přihlásilo přes dva tisíce zájemců. Fronta, která se od rána vytvořila před registračním místem, brzy pominula, nebyla totiž vůbec nutná.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Zámarská, vrchní stomatologická sestra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jde to úplně skvěle. Pacienti jsou šikovní, disciplinovaní, všechno mají v pořádku vyplněné. Minimálně zapomínají psát bydliště, někdy pojišťovnu, sle jinak je to všechno v pořádku. Zájemci jsou z Rýmařova, z Bruntálu a širokého okolí, dokonce i z Opavy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Postup bude úplně stejný. My zkontrolujeme ty přihlášené pacienty, zkontrolujeme to, jestli už nejsou zaregistrováni u nějakého jiného zubaře, zkontrolujeme, ať tam není duplicita mezi písemnými a on line přihláškami a potom vylosujeme potřebný počet pacientů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Podle počtu zájemců, bylo i v Rýmařově zřejmé, že zde ambulance velmi chyběla.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, zájemci o registraci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No od té doby, co paní Valíčková skončila, měla už roky, tak už čekám prakticky celou dobu na zubaře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„No já úplně šťastná, protože už dlouho nemám zubaře svého.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jak dlouho nemám zubaře? To, co šla paní doktorka do důchodu. Od té doby nemám.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Šimko (nez.), starosta Rýmařova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „No já jsem také strašně rád, že se nám to podařilo, každopádně děkuji krnovské nemocnici a především panu řediteli, že se nám to povedlo a od 1.1. začne ordinace fungovat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Krnovská nemocnice je připravena, shánět dále stomatology do Rýmařova i do celého okresu.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dokonce se nám přihlásila jedna paní doktorka, která je tady z Rýmařova. Máme naplánované a už to je v běhu,ordinace jak v Bruntále, tak v Jindřichově ve Slezsku a další křeslo ve Vrbně pod Pradědem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -350,360 +374,255 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahájení lyžování v Jeseníkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Areály v Jeseníkách zahájily 20. listopadu zasněžování sjezdovek. Jako první v moravskoslezské části Jeseníků zahájili lyžařskou sezónu již za 14 dní v Karlově pod Pradědem. Do provozu byla uvedena modrá a červená sjezdovka pod lanovkou Karlov Ski Expres.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Karlově pod Pradědem již od 20 listopadu vrcholily přípravy na zimu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Zahájili jsme zasněžování, brali jsme to spíš jako zkoušku, ale přišel nám tedy pěkný mráz, takže nechali jsme děla jet dál i přesto, že nás čeká nějaká větší obleva, tak se budeme snažit něco připravit, ať nějaký sníh máme."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Největší novinkou jsou nové rolby pro údržbu svahů. Lyžaře jistě potěší nová sáňkařská dráha, kryté dětské pásy a především ceny skipasů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Skipasy zůstaly za stejnou cenu, jako v loňské sezóně, nezdražili jsme žádný skipas, chceme lidem dopřát, ať si tedy mohou nějakou tu chvilku užít tady za přijatelných podmínek a za té nízké ceny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zasněžování spustil také ski areál Myšák a naplno se připravuje také areál Kopřivná v Malé Morávce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel, Kopřivná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zase jsme posílili trošičku zasněžování, vytvořili jsme novou zónu pro úplně nejmenší děti na lyžování.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na Kopřivné také připravili světovou novinku v odbavování lyžařů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel, Kopřivná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Systém, nejmodernější na světě, takže předpokládáme, že ten bezkontaktní přístup sem do areálu, možnost nakoupení těch permic on line.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na sezónu je připravena také Horská služba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Chalupa, Horská služba Karlov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přechody na zimní techniku, údržba tyčového značení, techniky, stanic, připadl sníh, začalo mrznout, takže vidíme spoustu lidí s bobami. Takže dobrá obuv a kvalitní vybavení, oblečení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Termín zahájení provozu závisí pouze na počasí. Provozovatelé věří, že ani blížící se obleva termín příliš neoddálí. Sezóna byla v Karlově zahájena 3. prosince prodlouženým večerním lyžováním již od 16 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Další provoz plánujeme od středy prodlouženým večerkem do pátku a od soboty už klasický provoz. Lanová dráha Karlov Ski Expres obslouží za hodinu 2400 osob a na lanovce jezdí 52 odpojitelných vozů, neboli sedaček.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci mohli současně využít i všech obslužných provozů v areálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V provozu už máme restauraci U ježka, máme v provozu půjčovnu, školku máme v provozu a máme v provozu ski bar.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Riedlová, instruktorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Lyže i snowboard, obojí. Od tří let učíme děti až vlastně do dospělosti, kdo přijde, toho berem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lyžaři se na první sjezdy těšili, sjeli se do Karlova z celého kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, první lyžaři:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Z Ostravy jsme. Jsme lyžařská rodina, tak si to nechceme nechat ujít. První lyžování.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jelo se mi dobře, je to hezky upravené, myslím si, že dobré.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sníh je výborný, za chvilku se to sice rozbije, ale na to, že je všude teplo, sjezdovky je hezky upravená, musíme jenom poděkovat tady místním, že to tak hezky upravili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo, je to dobré.. Sice nejsem na to zvyklý, nejezdil jsem na tom dlouho, ale už vím, jak na tom jezdit. Dva roky už ho mám, takže vím, jak na tom jezdit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to úplně super, je to tvrdé, perfektní to je.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to dobré, akorát, že trošku i tvrdé.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to skvělé, akorát, že ty drncavky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přípravné práce dále pokračují, během několika dní bude v Karlově v provozu i nejdelší sjezdovka „Rodinná“ pod lanovkou Roháč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -715,150 +634,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové čtyřkolky pro běžecké trasy v Jeseníkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S přicházející zimou a rostoucí popularitou běžeckého lyžování řeší obce i provozovatelé areálů problém kvalitní údržby běžeckých tras. MS kraj se stará o více než 750 km tras a s tím souvisí i potřeba techniky na jejich údržbu. Jeseníkům proto právě předal dvě nejnovější čtyřkolky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celkové náklady na jejich pořízení překročily jeden milion třista tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak dneska předáváme tuhletu techniku do Jeseníků na úpravu běžeckých tras. Je potřeba také obnovovat techniku postupně v celém našem kraji. Za námi můžete vidět dva stroje, které zůstávají v téhle oblasti. Jeden je pracovní stroj na pásech, který bude sloužit na Nové Vsi a druhý bude upravovat stopy Malá Morávka a potom Praděd a dál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Čtyřkolka pro areál v Nové Vsi má vyhřívanou kabinu, naviják a přední i zadní závěsy pro radlici a finišer lyžařské stopy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Lolek, provozovatel čtyřkolky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Po 30 letech mrznutí na skútru se stal zázrak a mám tuto parádu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Ošťádal, dodavatel techniky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Má to vlastně dvě rychlosti, do rychla a do pomala, jako pracovní, když budou vyrábět stopy, tak jezdí pomalu, všechno ve 4x4 provedení, aby to mělo dostatečnou sílu. Motor je tam tisícovka, je to benzín a má to výkon 85 koní. Spotřeba se u toho neudává, protože to je terénní stroj a tam nejde změřit přesně určitý úsek, jak to jede, takže ty spotřeby jsou tam s pásy 15 – 20 litrů úplně normálně.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejmodernější stroj pro Malou Morávku s USB portem a dalším vylepšeními obslouží až 80 km místních tras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Holub (nez.), starosta Malé Morávky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Upravujeme technikou, primárnš tedy sněžnými rolbami, které máme dvě,  jednu sedmnáctiletou letitou, jednu máme teď tři roky asi novou. Upravujeme ty trasy strojně. Potom používáme pro úpravu i čtyřkolky, jednu už máme a teď vlastně druhou jsme dostali do zápůjčky od MS kraje. Ty čtyřkolky používáme hlavně, když jsou zejména nedostatečné sněhové podmínky a není možné, posunovat se z jednotlivých lokalit těch tras po rolbě, jakoby po své ose, to znamená, že je používáme pro předsezónní údržbu, pro vyřezávání větví, pro monitoring těch tras i v zimě a potom pro udržování, když není dostatečná sněhová pokrývka, ale upravujeme to vlastně čtyřkolkou a stopovačem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> MS kraj podporuje také vybavení Horské služby, která s obcemi a lesníky spolupracuje.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Kaller, náčelník HS Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Horská služba MS kraje dostala také dotaci na pořízení dvou strojů, dvou čtyřkolek, které budeme využívat k té naší záchranářské činnosti a tak, jako tady kolegové, kteří upravují běžecké stopy, je to pro nás velký přínos a v podstatě jsme rádi za každou pomoc, kterou dostaneme i z kraje.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všichni provozovatelé nyní už potřebují jen maličkost – pořádnou sněhovou pokrývku letošní zimy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -955,93 +846,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-09-12-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>