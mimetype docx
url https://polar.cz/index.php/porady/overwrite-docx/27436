--- v0 (2026-03-02)
+++ v1 (2026-07-03)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Modernizace krytého bazénu pokračuje podle plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modernizace krytého bazénu v Karviné-Hranicích pokračuje podle plánu. Venku se dokončují poslední betonářské práce a rýsuje se i podoba nově přistavěného rekreačního bazénu a wellness části.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová podoba krytého bazénu, který prochází náročnou komplexní rekonstrukcí se už viditelně rýsuje. Venku probíhají dokončovací betonářské práce, práce na nových balkonech,  na únikovém schodišti a novém vstupu do bazénu a finišuje stavba vzduchotechnického kanálu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová podoba krytého bazénu, který prochází náročnou komplexní rekonstrukcí se už viditelně rýsuje. Venku probíhají dokončovací betonářské práce, práce na nových balkonech,  na únikovém schodišti a novém vstupu do bazénu a finišuje stavba vzduchotechnického kanálu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dyszkiewicz, ředitel společnosti STaRS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "To jsou opravdu už poslední zevnější velké betonářské práce a měli bychom být v tom případě s tím zevnějškem hotoví. Už v této chvíli se přebírají venkovní staveniště, aby se mohly začít zemní práce k vybudování parkoviště. Uvnitř pokračují všechny technologické montáže. Ona ta stavba se jakoby zastavila, protože ty velké věci, které jdou vidět, jsou hotové, ale dělají se detaily vzduchotechniky podél celých bazénových hal a dělají se keramické obklady. Tady máme trochu problém s dodávkami materiálu z Německa, ale jinak se stavba daří v tom harmonogramu, který je plánován. Ještě máme do cíle strašně moc práce, ale nebojíme se toho, budeme se snažit o nejlepší kvalitu, která může být a také aby byl dodržen termín.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,Nerezové vany v plavecké hale a v dětské části jsou hotové, v rekreační části - v nové přístavbě - se čeká na položení dna. To přijde na řadu až se postaví a demontuje lešení nutné pro montáž podhledu na stropě. Až na úplný závěr se bude pokládat keramický obklad na podlahu. Rekreační část krytého bazénu je přistavěna od základu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,90 +220,88 @@
         <w:t xml:space="preserve">Petr Dyszkiewicz, ředitel společnosti STaRS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Technologie parních kabin a saun jsou hotové, stěny jsou jsou taky obložené, taky se to vše kompletuje. Připomínám pro veřejnost, že welness bude mít samostatný vstup, mimo bazén, ale součástí bazénu bude i jedna parní kabina, čili pokud by někomu bylo zima, bude se moci v  rámci ceny za bazén ohřát do jedné parní kabině."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Krytý bazén je největší investice, kterou Karviná v poslední době dělá. Jsem rád, že se blížíme do cíle, už se to začíná všechno rýsovat. Termíny, i přes tu situaci, která je ve stavebnictví, se firma snaží dodržet. Máme tam silný stavební dozor, takže ta kontrola tam je velká. Věřím tomu, že termíny budou splněny a lidé si užijí příští rok nový bazén.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově se také budují na krytém bazénu i turnikety pro vstupy. Počítá se i s důstojným zázemím pro plavčíky a také trenéry a členy plaveckého oddílu Kosatky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově se také budují na krytém bazénu i turnikety pro vstupy. Počítá se i s důstojným zázemím pro plavčíky a také trenéry a členy plaveckého oddílu Kosatky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikuláše, čerta a anděla potkávali lidé na různých místech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mikuláš, čert a anděl nezapomněli ani na karvinské děti a nejen na ně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rájecké nemocnici si adventní čas mohli vychutnat zdravotníci společně se zástupci Iniciativy Dokořán, kteří jim opět po roce nabídli šálek dobré kávy a malé občerstvení. A měli co dělat, o jejich nabídku byl mimořádný zájem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rájecké nemocnici si adventní čas mohli vychutnat zdravotníci společně se zástupci Iniciativy Dokořán, kteří jim opět po roce nabídli šálek dobré kávy a malé občerstvení. A měli co dělat, o jejich nabídku byl mimořádný zájem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Tomčalová, Iniciativa Dokořán:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to v podstatě mikulášská nadílka od nás z Dokořánu, je to jedna z našich charitativních akcí. Byl tady Mikuláš a čert, bylo to v rámci této akci a v podstatě jsme udělali přes pět set káv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mikuláš i čert si odskočili z očního oddělení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -369,53 +481,52 @@
         <w:t xml:space="preserve">Miroslav Kolatek, preventista PČR MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Co se týče dynamických ukázek, tam měli připraveny ukázky naši policejní psovodi a oddělení hlídkové služby a poté měli žáci možnost podívat se i na statické ukázky, máme tu naše vozidla, naše zbraně, ty jsou ve vnitřních prostorách a také tady jsou naši personalisté, kteří mají připravenou přednášku pro zájemce o práci u policie, co vše to obnáší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Koděrová, koordinátorka náboru v MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “K této formě oslovení budoucích maturantů jsme přistoupili  z toho důvodu, že máme v MSK neobsazeno téměř tři sta policejních míst, přičemž jen v Karviné 36 máme neobsazených míst, takže hledáme další policisty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z 24 maturantů ve finále certifikát získalo 14 z nich. Někteří ze studentů druhého ročníku, kteří si testy také vyzkoušeli měli nadprůměrné bodové hodnocení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z 24 maturantů ve finále certifikát získalo 14 z nich. Někteří ze studentů druhého ročníku, kteří si testy také vyzkoušeli měli nadprůměrné bodové hodnocení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -490,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-10-12-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>