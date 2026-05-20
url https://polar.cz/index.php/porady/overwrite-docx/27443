--- v0 (2026-03-03)
+++ v1 (2026-05-20)
@@ -1,183 +1,263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Největší bruntálské varhany opět znějí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bruntále po dlouhé době opět zazněly největší bruntálské varhany. Jsou dvoumanuálové, mají 30 rejstříků a 1860 píšťal. Restaurovány byly všechny díly, pouze několik rozpadlých dřevěných píšťal bylo vyměněno.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V roce 2020 byly varhany rozebrány a odvezeny do hodonínské dílny varhanáře Petra Stehlíka. Jejich opětovná montáž byla opravdovým oříškem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Rozebrat to bylo snazší. To každý varhanář potvrdí. Daleko složitější bylo varhany opět postavit. Nejtěžší bylo umístit píšťaly zpět do prostoru, dost malého prostoru. Při usazování těch varhan musel varhanář začít odzadu, od těch největších píšťal a postupně jednu řadu za druhou ladit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Krátký, organolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tyto varhany mají pneumatickou trakturu, čili ten povel od hracího stolu k těm varhanám se vede pomocí pneumatického signálu pomocí napouštění signálního vzduchu, což způsobuje trošičku zpomalení toho ozvu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nové sestavení varhan trvalo celé tři měsíce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Krátký, organolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Co je zajímavé, tahle varhany jsou umístěny ve varhanní skříni, která pochází z roku 1780, přičemž v tom roce 1780 tady do tohoto bruntálského farního kostela postavil obrovské dvoumanuálové varhany andělskohorský varhanář Josef Sebastian Staudinger, který právě v té době patřil k největším varhanářům tady v českém Slezsku.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Právě nyní, na třetí adventní neděli, varhany poprvé doprovodily adventní mši.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Krátký, organolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hrají proti tomu, jak hrály pře opravou před dvěma lety, skutečně lépe, hrají všechny tóny, hrají všechny rejstříky a chodí to rychleji, než to chodilo předtím."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Kristýnek, houslista, Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Skvělé. Skvělý zvuk, krásně naladěné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lidé mohli nové varhany poprvé slyšet společně s opavským církevním žesťovým kvintetem. Varhany již nyní budou hrát při každé bohoslužbě. V příštím roce se lidé mohou těšit i na speciální varhanní koncerty.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -274,93 +354,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-12-12-2022-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>