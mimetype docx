--- v0 (2026-02-04)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sbírka Vánoční strom letos vybírá peníze pro Hospic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek letos opět pořádá tradiční sbírku Vánoční strom. U stromu na náměstí je kasička, kam mohou lidé přispět libovolný obnos. Vybrané peníze využije městský hospic pro pořízení speciálních kyslíkových koncentrátorů, které pomohou klientům s dýcháním a alespoň trochu uleví od potíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,119 +178,115 @@
         <w:t xml:space="preserve">Petr Korč (ANO), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vánoční strom a adventní trhy nejsou jenom o koncertech, o  předvánočním nakupování, ale jako vždy pod vánočním stromem je kasička. A v ní  probíhá sbírka každý rok na jiný účel. Letos se vedení města rozhodlo, že tato  sbírka přispěje na činnost Hospice, který je výjimkou i v rámci celé České  republiky, protože jeho zřizovatelem je město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme samozřejmě rádi, že jsme byli vybráni jako příjemci  sbírky vánočního stromu. A výtěžek použijeme na koupi kyslíkového koncentrátoru,  který se používá pro pacienty, kteří mají problém s onemocněním plic.  Nejčastěji je to karcinom plic, chronická obstrukční plicní nemoc v terminálním  stadiu. A každé další onemocnění, které nějakým dalším způsobem ovlivňuje  funkci plic."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jde o přístroj, který koncentruje vzdušný kyslík. Základní  veze přístroje stojí kolem 30 tisíc korun. Podle výtěžku jich tak hospic může pořídit  i několik.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jde o přístroj, který koncentruje vzdušný kyslík. Základní  veze přístroje stojí kolem 30 tisíc korun. Podle výtěžku jich tak hospic může pořídit  i několik. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (ANO), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem přesvědčen o tom, že letošní účel sbírky je vybrán  velmi správně. A věřím, že každá koruna přispěje opravdu na dobrou věc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni se ve sbírce vybralo přes 57 tisíc korun pro Český  červený kříž, který pořídil automatický externí defibrilátor a sadu tréninkových  figurín pro výuku první pomoci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni se ve sbírce vybralo přes 57 tisíc korun pro Český  červený kříž, který pořídil automatický externí defibrilátor a sadu tréninkových  figurín pro výuku první pomoci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Balhar, předseda oblastní rady ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Automatický externí defibrilátor je užitečný pomocník při  resuscitaci. Vzhledem k tomu, že je dostupný na čím dál tím více místech,  jako v nákupních centrech, na úřadech nebo u Policie České republiky, je  důležité při výuce první pomoci s nimi všechny seznámit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O výuku první pomoci je velký zájem a zdravotníkům při ní pomáhají  moderní technologie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O výuku první pomoci je velký zájem a zdravotníkům při ní pomáhají  moderní technologie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Balhar, předseda oblastní rady ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Perfektně vidíme, díky tomu, že ty figuríny jsou chytré a  obsahují spoustu elektroniky, tak dokážeme najednou sledovat vícero lidí a kvalitu  resuscitace, kterou zrovna provádějí. Se všemi aspekty, včetně umělého dýchání a  hloubku stlačování, frekvence a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní sbírka Vánoční strom potrvá do konce roku. Lidé  mohou vhodit peníze přímo do pokladničky u vánočního stromu nebo poslat peníze přímo  na účet. A to i přes QR kód.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní sbírka Vánoční strom potrvá do konce roku. Lidé  mohou vhodit peníze přímo do pokladničky u vánočního stromu nebo poslat peníze přímo  na účet. A to i přes QR kód. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Problémovým nájemníkům město neprodlužuje smlouvy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,97 +340,94 @@
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My samozřejmě zase na druhou stranu musíme respektovat právo  na domovní svobodu nebo na ochranu domova. Nemůžeme tam bezdůvodně vstupovat. Takže  nějakou dobu se může stát, že tam ty negativní jevy trvají. Ale nakonec opravdu  došlo k dokázání toho, že tam je ta nájemní smlouva porušovaná, i  prostřednictví fotodokumentace a následovala výpověď."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Horinová, vedoucí oddělní správy budov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nájemce byl vyzván k vrácení tohoto bytu pronajímateli.  Po několika pokusech k převzetí bytu nakonec byt vrátil. Bohužel ve stavu  nevystěhován a nepronajímatelném. Náklady na vystěhování a vyklizení tohoto  bytu jsou nyní vymáhány na bývalém nájemci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město si je vědomé, že v lokalitě mohou být další  problémoví nájemníci a chce situaci řešit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město si je vědomé, že v lokalitě mohou být další  problémoví nájemníci a chce situaci řešit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme domluveni s městskou policií na kontrolách.  Plánujeme v nejbližší době zavést kamerový systém, v rámci toho Malého  Koloredova. Aby tam byla větší povědomost o tom, kdo se jakým způsobem chová v tom  smyslu, zda překračuje, či nepřekračuje zákon. Aby nám to pomáhalo odstraňovat  ty negativní jevy, na které si nejenom ti lidé z okolí, ale i ti samotní  nájemníci na tom Malém Koloredově stěžují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do bytového fondu a jeho úprav dává město ročně až 40  milionů korun. Proto je důležité, aby byl udržovaný a v dobrém stavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do bytového fondu a jeho úprav dává město ročně až 40  milionů korun. Proto je důležité, aby byl udržovaný a v dobrém stavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prioritou je skutečně mít ty byty v dobrém stavu a  nabízet je ve slušném stavu dalším nájemníkům, kteří budou dodržovat nájemní  smlouvu. Určité výdaje jsou s tím i spojené, ale samozřejmě, že pokud jsou  to výdaje, který způsobil ten nájemník a jsou škodou pro město, tak se to  vymáhá po těch osobách. To není jenom tak, že nad tím někdo jenom mávne rukou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Městský bytový fond čítá aktuálně přes 1 300 bytů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Městský bytový fond čítá aktuálně přes 1 300 bytů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SOŠ Frýdek-Místek pořádala Den otevřených dveří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,53 +453,52 @@
         <w:t xml:space="preserve">Martin Kocián, student SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nacházíme se v učebně kontroly měření. Zde v této třídě  můžeme kontrolovat a přeměřovat vyrobené součástky, které jsme udělali na  praxích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Štěrbová, pedagog SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Osvědčilo se nám to, že když se ptají samotní zájemci, to znamená  žáci, naši budoucí uchazeči, tak je to otevřenější, lidštější a ti zájemci  budoucí se nestydí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na škole se učí různí mechanici od aut až po stroje, opraváři,  obráběči, zemědělci, programátoři CNC a další.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na škole se učí různí mechanici od aut až po stroje, opraváři,  obráběči, zemědělci, programátoři CNC a další. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Štěrbová, pedagog SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "V podstatě je to 11 oborů směřujeme směrem strojírenským,  automobilovým a zemědělským. Jsou to jak obory maturitní, tak obory učební. To  znamená ve tříletém a čtyřletém oboru. Určitě bonusem pro naši školu je to, pro  ty naše uchazeče, že škola poskytuje různé certifikáty, a hlavně řidičské  průkazy typu B, C i T zdarma při studiu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Natalia Nuchalíková, studentka SOŠ  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -409,75 +516,73 @@
         <w:t xml:space="preserve">Martin Kocián, student SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vybral jsem si tuto školu, protože měla hodně dobrých  pozitivních recenzí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Šigut, student SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem ve 4. ročníku, jsem mechanik seřizovač. Tuto školu  jsem si vybral proto, že to má velké využití, že můžu najít práci hned. Hodně se mi líbila ta výhoda, že si můžu ve třetím ročníku  udělat výuční list. To na žádné škole jsem neviděl nikdy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Den otevřených dveří byl také ve znamení charitativního  prodeje cukroví a punče.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Den otevřených dveří byl také ve znamení charitativního  prodeje cukroví a punče. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila Štěrbová, pedagog SOŠ Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Děti si kupují vánoční punč, samozřejmě bezalkoholový. A  právě za ty vytěžené peníze my potom kupujeme didaktické pomůcky pro školu a  školku Naděje a do domů Pokojného stáří ve Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škola má ve Frýdku-Místku dvě pobočky a na sedm stovek  studentů. Po domluvě nabízí zájemcům a jejich rodičům i individuální prohlídky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škola má ve Frýdku-Místku dvě pobočky a na sedm stovek  studentů. Po domluvě nabízí zájemcům a jejich rodičům i individuální prohlídky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -552,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-12-12-2022-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>