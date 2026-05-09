--- v0 (2026-02-23)
+++ v1 (2026-05-09)
@@ -1,90 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.12.2022, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Těrlicku se konal třídenní festival deskových her</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub deskových her z Těrlicka uspořádal v kulturním domě třídenní festival, na kterém se děti i dospělí mohli seznámit s desítkami různých her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Ďurček, vedoucí KDH Těrlicko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Součástí festivalu je dětský turnaj, který byl hlavně v Karoku, do kterého se přihlásilo 40 dětí, včetně přespolních. Jedná se o deskové hry pro to, že jsme zjistili, že děti jsou na tabletech a zapomíná se na to, že rodiny dříve k večeru hrály spolu, tak jim to ukazujeme, že to funguje. Hry jsou logické kde mají zadaný nějaký úkol a zadání by měli logicky vyřešit. Čím jsou děti starší, tím náročnější hry hrají. Někdy hrají proti hře, nebo hrají hráči proti sobě. Máme některé příběhové hry, které se dají hrát klidně až dva roky, kde je například 100 scénářů. U nás v klubu jsme to skalní hráči odehráli rok a půl.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Dinelli, žákyně ZŠ Těrlicko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Doma hrajeme taky Černé historky, máme jich už několik a tady je hrajeme taky. Moc mě to tady baví a je to tady super.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastian Unucka, žák ZŠ Těrlicko:</w:t>
       </w:r>
       <w:r>
@@ -201,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-14-12-2022-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>