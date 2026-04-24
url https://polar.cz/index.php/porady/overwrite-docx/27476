--- v0 (2026-02-22)
+++ v1 (2026-04-24)
@@ -1,164 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Repliky korunovačních klenotů vystavují v Jablunkově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prezident Miloš Zeman aktuálně oznámil, že v lednu vystaví korunovační klenoty. Kdo však nechce stát v dlouhých frontách, může se vypravit do Jablunkova, kde jsou od pondělí vystaveny mistrovské repliky korunovačních klenotů a také mnoho dalších exponátů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto, že se nejedná o pravé korunovační klenoty, i tak jde o unikátní výstavu velmi cenných kusů. Autorem je světově uznávaný šperkař Jiří Urban, který realizoval šperky pro anglickou královnu Alžbětu II. nebo kříž pro papeže Jana Pavla II. Repliky českých korunovačních klenotů jsou nyní vystaveny v historické budově .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto, že se nejedná o pravé korunovační klenoty, i tak jde o unikátní výstavu velmi cenných kusů. Autorem je světově uznávaný šperkař Jiří Urban, který realizoval šperky pro anglickou královnu Alžbětu II. nebo kříž pro papeže Jana Pavla II. Repliky českých korunovačních klenotů jsou nyní vystaveny v historické budově . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hamrozi, ředitel Muzea bible v Jablunkově: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o putovní výstavu, která putuje zhruba 7 let po celé České a Slovenské republice a jsme moc rádi, že se podařilo tuto výstavu dostat právě tady do našeho regionu, do Moravskoslezského kraje a díky tomu přiblížit tyto zajímavosti. Tato výstava je mistrovská a to mistrovské oslovení se používá především proto, že tyto repliky jsou opravdu propracované do maximálních detailů. Ta výroba byla velmi náročná, velmi složitá a díky tomu se lidé mohou podívat na to, jak prakticky vypadají skoro originální klenoty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Repliky korunovačních klientů mají hodnotu několika milionů korun a musí tomu odpovídat i zabezpečení. Na skvosty se do Jablunkova přijeli podívat i odborníci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Szymanská, šperkařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem absolventkou turnovské školy šperkařské a chodila jsem tam právě v době, kdy se tvořila první kopie svatováclavské koruny. Působí to na mě moc pěkně a jsem moc ráda, že tady vidím nejenom tady tu korunu, žezlo a jablko, ale taky je tady kromě toho korunovační meč, korunovační plášť, řetěz a další krásné předměty.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava potrvá do konce ledna a pro návštěvu je nutná předchozí rezervace. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžování v Beskydech začne už brzy, skipasy však podraží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžování na sjezdovkách v Beskydech by mohlo začít zhruba v polovině prosince. Čeká se na déletrvající mrazy pro spuštění zasněžování. Lyžaři musí počítat s vyšší cenou za skipasy a například školy řeší, zda bude zájem o dražší lyžařské kurzy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Provozovatelé sjezdovek v Beskydech věří, že jim počasí už brzy umožní spustit sněžná děla na plný výkon. Sjezdovky pak jsou schopni upravit za tři až čtyři dny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Provozovatelé sjezdovek v Beskydech věří, že jim počasí už brzy umožní spustit sněžná děla na plný výkon. Sjezdovky pak jsou schopni upravit za tři až čtyři dny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kacíř, marketingový manažer SKI Bílá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na sezonu jsme stoprocentně připravení. Veškeré zasněžovací techniky jsou připravené a dokonce i vyzkoušené, protože se nám podařilo už zasněžovat asi dva a půl dne. Investovali jsme do areálu nemálo prostředků, nicméně to jsou takové věci, které nejdou moc vidět. Jsou to věci v zemi, jako nové rozvody potrubí pro zasněžování, nová sněžná děla. Jsou to nákladné věci, které potřebujeme, aby to zasněžování bylo rychlé a efektivní. ”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě v Bílé pravidelně pořádá lyžařský výcvik ZŠ Na Nábřeží v Havířově. primárně je určen pro žáky 7. ročníků, ale volnou kapacitu mohou doplnit i žáci jiných ročníků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,90 +291,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatopluk Novák, ředitel ZŠ Na Nábřeží v Havířově:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Cenu samozřejmě známe a možná to pro rodiče bude překvapení, protože bude o polovinu vyšší, než bývala.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kacíř, marketingový manažer SKI Bílá:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Od nového roku už spadáme do systému malého podniku, což znamená, že ty energie budeme mít skoro třikrát dražší, než byly do konce roku. Promítli jsme to i do ceny skipasů, ale nikoliv třikrát, jak by se mohlo zdát a jak by to bylo ekonomicky správné. Pro letošní sezonu máme novinku, kdy jsme se spojili s dalšími areály v Beskydech a je možno využít skipas se zvýhodněnou cenou. Podmínkou je ubytování."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Od nového roku už spadáme do systému malého podniku, což znamená, že ty energie budeme mít skoro třikrát dražší, než byly do konce roku. Promítli jsme to i do ceny skipasů, ale nikoliv třikrát, jak by se mohlo zdát a jak by to bylo ekonomicky správné. Pro letošní sezonu máme novinku, kdy jsme se spojili s dalšími areály v Beskydech a je možno využít skipas se zvýhodněnou cenou. Podmínkou je ubytování." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé by ocenili veřejné toalety u parkoviště pod Javorovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé, kteří bydlí poblíž parkoviště pod spodní stanicí lanovky na Javorový vrch, si stěžují, že jim turisti znečišťují okolí jejich domů. Důvodem jsou chybějící veřejné toalety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Javorový je jedním z velmi frekventovaných cílů v Beskydech. Lidé, kteří přijedou na parkoviště pod lanovkou, si však nemají kam odskočit a obyvatelům blízkých domů se samozřejmě nelíbí, že jim turisté znečišťují okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Javorový je jedním z velmi frekventovaných cílů v Beskydech. Lidé, kteří přijedou na parkoviště pod lanovkou, si však nemají kam odskočit a obyvatelům blízkých domů se samozřejmě nelíbí, že jim turisté znečišťují okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Kaszper, muž bydlící v sousedství parkoviště:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to nepříjemné, protože tady jezdí turisti a nemají tady sociální zařízení. Všude tady okolo je potom svinčík. Bohužel, nikdo s tím nechce udělat pořádek, takže nevím, jak se to bude řešit. Bylo by ale dobré, kdyby se obecní úřad zamyslel a cosi s tím udělal.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po veřejných toaletách volá i provozovatel paraglidingového parku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -418,93 +524,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-16-12-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>