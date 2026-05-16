--- v0 (2026-03-01)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Alšově náměstí se podával charitativní punč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční trhy na Alšově náměstí mají i charitativní podtext. Jejich součástí se i letos stala sbírka Srdce pro Porubu. Za dobrovolnou částku se podával punč a rozdávaly lístky na vánoční vláček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,61 +178,59 @@
         <w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka MOb Ostrava-Poruba: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Punč je sice nealko, celá řada lidí se nás ptá na alko, ale my raději rozléváme takovou dětskou verzi. Ale je výborný punč, máme dobré zpětné vazby. Je sice dobrovolný příspěvek, kolik kdo chce dát do kasičky. Vybíráme na dalšího chlapce na sbírku Srdce pro Porubu. Věřím, že to budeme mít rychle vybráno, protože vždycky kolem Vánoc je větší množství akcí a lidé jsou i více solidárnější, více přispívají a my z toho máme velkou radost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na akci Punč se starostkou si radnice nechala navařit 100 litrů punče a napéct 500 perníčků ve tvaru srdíček. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci vánočních trhů : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Atmosféra je tady skvělá, punč je výborný a úplně tady jde cítit to kouzlo Vánoc.” </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Atmosféra je tady skvělá, punč je výborný a úplně tady jde cítit to kouzlo Vánoc.”  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Líbí se nám tady, nepořídili jsme tady nic a punč teprve budeme ochutnávat.”)))) </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Punč je opravdu výborný, paní starostka velice milá a přivedla mě sem kamarádka, která tady pracuje, takže jsem hrozně ráda, že jsem mohla do Ostravy přijet, protože nejsem tady, ale jsem zdaleka, takže jsem strašně ráda. Užívám si to, moc děkuju.”))))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Výborný punč, moc se nám tady líbí, je tady krásná atmosféra, děkujem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Okolo Alšova náměstí a Hlavní třídy jezdil i charitativní vláček. Nechyběl ani výpravčí, který cvakal klasické jízdenky, což se líbilo hlavně dětem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -467,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-22-12-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>