--- v0 (2026-03-02)
+++ v1 (2026-07-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2022, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zeptali jsme se karvinských dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S přáním za vámi přicházejí i nejmenší děti. Tentokrát jsme se vydali do třídy Koťátek Mateřské školy Žižkova. Pár dětí nám také prozradilo, jak si představují Ježíška a jaké přání mu poslali v dopise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -130,111 +245,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A ty jsi napsal dopis Ježíškovi?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti ze třídy Koťátek MŠ Žižkova</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jo. A co jsi tam napsal? Dvě auta." "Jo psal. Auto do sněhu a už nevím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A co by si popřála lidem k Vánocům a do Nového roku?</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">A co by si popřála lidem k Vánocům a do Nového roku? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: děti ze třídy Koťátek MŠ Žižkova</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Aby byli hodní." "Nějaké léky." "Aby se měli dobře a aby měli Vánoce veselé." "Ať nejsou nemocní." "Aby byli šťastní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští senioři si společně zazpívali koledy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke společnému stolu tři dny před Štědrým dnem usedli i karvinští senioři. Společně si v příjemné vánoční atmosféře popovídali a zazpívali známé české vánoční koledy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti z mateřské školky Čajkovička zahájili svým pásmem koled a vánočních básní společné setkání seniorů ze všech městských klubů ve Spolkovém domě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti z mateřské školky Čajkovička zahájili svým pásmem koled a vánočních básní společné setkání seniorů ze všech městských klubů ve Spolkovém domě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí Odboru sociálního MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Vánoce jsou svátky klidu a setkávání s rodinou, přáteli a známými a my jsme chtěli tuto pohodu navodit i našim seniorům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Koledy si s dětmi senioři také společně zazpívali. Všichni měli připraveny pro tuto příležitost i zpěvníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -302,111 +408,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slováci žijící v Karviné společně přivítali Vánoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční čas společně strávili i Slováci žijící v Karviné. Připomněli si společně s folklorním souborem Makovníček slovenské tradice prostřednictvím pásma koled a vinšování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pár dní před Štědrým večerem se každoročně scházejí členové karvinské Obce Slováků, aby si společně připomněli tradice, které ve své rodné zemi jejich předci udržovali. Letos jim vánoční atmosféru přijel navodit dětský folklorní soubor Makovníček z Makova. Většina písní, koled a zvyků pochází z jejich regionu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pár dní před Štědrým večerem se každoročně scházejí členové karvinské Obce Slováků, aby si společně připomněli tradice, které ve své rodné zemi jejich předci udržovali. Letos jim vánoční atmosféru přijel navodit dětský folklorní soubor Makovníček z Makova. Většina písní, koled a zvyků pochází z jejich regionu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Petrovičová, spoluvedoucí folklorního souboru Makovníček: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snažíme se dělat autentický folklor, hledáme staré písně, zvyky a tradice a snažíme se je oživovat a předkládat je dnešní generaci. Naše škola má nastavený vzdělávací program, který se jmenuje “Moderní škola si ctí tradice.” Máme tablety, počítače, interaktivní tabule, učíme se cizí jazyky, ale velmi dbáme na to, abychom si ty tradice uchovaly, protože to je to je to jedinečné, co každá obec má."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V programu také zaznělo prostřednictvím symbolických svíček poselství, na které by lidé neměli zapomínat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V programu také zaznělo prostřednictvím symbolických svíček poselství, na které by lidé neměli zapomínat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Balážová, účinkující:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Šlo o to, že když se nám ze života ztratí to nejlepší, jako je láska, mír nebo víra, tak vždy tady máme nějakou naději. Vždycky nám ji něco dá. Pro nás tu naději poslal pan Ježíš, který se nám narodil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilma Krňávková, vedoucí Obce Slováků v Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem velmi ráda, že můžeme dělat tato setkání, chtěla bych poděkovat městu Karviná, který nás dotačně podporuje a tak je to i i s tímto vánočním střetnutím. Má to pro nás Slováky velký význam, protože jsme tu v zahraničí a mnozí se asimilovali, ta slovenština je tady slyšet velmi málo. Jsem ráda, že se celý program odvíjel v slovenském jazyce.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na závěr celého programu zazněla vánoční píseň Tichá noc, kterou si zazpívali všichni společně a také si navzájem popřáli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na závěr celého programu zazněla vánoční píseň Tichá noc, kterou si zazpívali všichni společně a také si navzájem popřáli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Petrovičová, spoluvedoucí folklorního souboru Makovníček:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Štěstí a svatý pokoj od těžkých starostí. Takové běžné starosti jsou součástí života, ale já si velmi přeji, abychom oba národy žili v dobré pohodě a dobrém vztahu, jako doteď. My chodíme do Čech i po rozdělení republiky stále jako domů. Nemám pocit, že jdeme do zahraničí. My jsme tu doma, v mých pocitech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vilma Krňávková, vedoucí Obce Slováků v Karviné: </w:t>
       </w:r>
       <w:r>
@@ -516,93 +619,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-24-12-2022-16-15" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>