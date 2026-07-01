--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.12.2022, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázně Darkov mají nové oddělení vodoléčby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lázně Darkov dokončily přestavbu oddělení vodoléčby. Kompletní rekonstrukce 4. patra budovy A Rehabilitačního sanatoria v Karviné-Hranicích si vyžádala 10 milionů korun. V nových prostorách se nachází nové vanové centrum slouží jak klientům lázní, tak ambulantním pacientům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">4. patro budovy A Rehabilitačního sanatoria Lázní Darkov září novotou a to díky přestavbě za více jak 10 milionů korun. Šlo o realizaci první etapy plánovaných změna týká se oddělení vodoléčby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">4. patro budovy A Rehabilitačního sanatoria Lázní Darkov září novotou a to díky přestavbě za více jak 10 milionů korun. Šlo o realizaci první etapy plánovaných změna týká se oddělení vodoléčby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Bajger, ředitel pro lázeňskou a zdravotní péči Lázní Darkov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme kompletně zrekonstruované prostory, máme nové vany, nové dětské vany. Rozšiřujeme léčbu o malé dětské pacienty. Vanové oddělení bylo původní, již si zasloužilo rekonstrukci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Lázních Darkov při vodoléčbě využívají léčivou jodobromovou solanku čerpanou z podzemního třetihorního moře. Jodobromová voda má vynikající účinky na nemoci pohybového aparátu Nové vanové centrum slouží jak klientům lázní, tak ambulantním pacientům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -128,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranář Marek Balicki se opět vydal na cestu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranář Marek Balicki se opět vydal na cestu, tentokrát míří do jižní Ameriky. Čeká ho náročná etapa, ve které chce opět mapovat práci záchranářů ve světě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cestu za poznáním práce záchranných složek ve světě jsme sledovali od jeho začátku až do doby, než Covid vše zastavil a Marek se vrátil zpátky domů. Nyní se rozhodl ve svém projektu Záchranář na cestách pokračovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cestu za poznáním práce záchranných složek ve světě jsme sledovali od jeho začátku až do doby, než Covid vše zastavil a Marek se vrátil zpátky domů. Nyní se rozhodl ve svém projektu Záchranář na cestách pokračovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Balicki, záchranář na cestách: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tentokrát je plán do jižní Ameriky, měl by to být chvilkový výlet, chystám se na tři a půl měsíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začátek i konec této cesty plánuje Marek v Bogotě v Kolumbii. Pokusí se projet jižní Ameriku. Ze startu se vydal na cesty na skládacím kole, tu později vyměnil za skutr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,55 +353,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli 1. ledna se na prostranství pod zámkem Fryštát uskuteční tradiční Novoroční ohňostroj. V Mánesově síni se prolnou čtyři světy, každý představuje tvorbu jedné umělkyně. V kině Centrum se bude promítat dokument O zaniklé Karvinné 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">PŘIJĎTE SI UŽÍT NOVOROČNÍ OHŇOSTROJ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V neděli 1. ledna se na prostranství pod zámkem Fryštát uskuteční tradiční Novoroční ohňostroj. Velká světelná show vypukne o půl sedmé večer. V ten den bude také možné se na Masarykově náměstí občerstvit, prodej ve stáncích bude probíhat od 13 do 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V MÁNESOVĚ SÍNI SE PROLNOU ČTYŘI SVĚTY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Mánesově síni se prolnou čtyři světy, každý představuje tvorbu jedné umělkyně. Lucie Bugla, Dagmar Hubačkové, Evy Dudzik a Marcely Macočkové. Výstava začíná společnou vernisáží  10. ledna  v 17 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> BLÍŽÍ SE PREMIÉRA DOKUMENTU O ZANIKLÉ KARVINÉ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V kině Centrum se bude promítat pokračování dokumentu O zaniklé Karvinné 2. 14. ledna se uskuteční tři promítání za sebou, první začíná v 15 hodin. První dvě projekce budou obohaceny i besedou s pamětníky a historiky.</w:t>
       </w:r>
@@ -304,53 +412,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ptačí budky se staví ve velkém. Po vzoru Karviné i jinde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné před více než rokem začal pro veřejnost fungovat inovativní zelený projekt, který má pomoci ptactvu v rámci České republiky. Ve Středisku volného času Juventus byly otevřeny dílny pro výrobu ptačích budek. Je o výrobu budek stále zájem? Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oficiálně byly dílny pro výrobu ptačích budek ve Středisku volného času Juventus otevřeny na podzim loňského roku. Během té doby tady v dílně lidé vyrobili 333 ptačích budek, které rozvěsili na různá místa ve městě, ale i jinde.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oficiálně byly dílny pro výrobu ptačích budek ve Středisku volného času Juventus otevřeny na podzim loňského roku. Během té doby tady v dílně lidé vyrobili 333 ptačích budek, které rozvěsili na různá místa ve městě, ale i jinde. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Firla, zástupce ředitele SVČ Juventus: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kde skončila nejdál budka, já vím, že máme jednu pod Pražským hradem, třeba. Prioritně to děláme pro Karvinou. jednak, že to podpořilo město, ale pokud zavěsí tu budku někde jinde, my se tomu nebráníme, zase ať to plní nějaký svůj smysl.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O tom, kde všude jsou vyrobené budky rozmístěny , mají tvůrci projektu Radibudky přehled díky ornitologické mapě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -509,93 +616,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-27-12-2022-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>