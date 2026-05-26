--- v0 (2026-02-04)
+++ v1 (2026-05-26)
@@ -1,138 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstek Radovan Hořínek zhodnotil rok 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prodej hotelu Centrum a jeho budoucnost i výstavba Alzheimercentra. To jsou částečně úspěchy i velké plány ve Frýdku-Místku. Rozpovídal se o nich náměstek primátora Radovan Hořínek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Samozřejmě probíhá na správě obecního majetku i běžná činnost,  kterou není možné přerušit. A jsou to záležitosti, které se neustále opakují. A  to je oprava bytů, výměny bytů, starost o městský majetek. Možná, že by to bylo  i trošku nezáživné pro diváky. A proto bych vypíchnul záležitosti, které  považujeme za zásadní. A to je stále hotel Centrum a pak bych rád něco řekl i  něco málo k připravované výstavbě Alzheimercentra. Já musím konstatovat, že mě trochu překvapuje, kam až došla určitá  neinformovanost a zášť. Nebo zloba, i části opozičních zastupitelů ve věci  hotelu Centrum. Je pro mě nepochopitelné, že přesto, že transakce a převod na  městskou společnost Distep podpořilo 30 zastupitelů, že stále padají otázky, co  je a co není s hotelem Centrum? A že se množí fámy a polopravdy a  vysloveně lživé informace kolem této transakce. Z povahy věci není možné,  aby docházelo k jakémukoliv korupčnímu jednání při transakci mezi městem a  městskou společností. Ale to nebyl jediný nebo hlavní důvod této transakce. My  jsme skutečně chtěli, aby ta budova v budoucnu sloužila veřejnosti jako  multifunkční budova. Aby tam skutečně byly byty, případně služby, i sídlo  společnosti Distep. Stále konstatuji, transakce není napadena, společnost Distep  je vlastníkem hotelu Centrum a práce již započaly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po peripetiích s hotelem Centrum se chce město nyní zaměřit  na výstavbu Alzheimercentra. 30 míst už získalo v novém zařízení ve Frýdlantu  nad Ostravicí a nyní se řeší vznik dalšího ve Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po peripetiích s hotelem Centrum se chce město nyní zaměřit  na výstavbu Alzheimercentra. 30 míst už získalo v novém zařízení ve Frýdlantu  nad Ostravicí a nyní se řeší vznik dalšího ve Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Kouzlo spočívá v tom, že to zařízení samotné by měla  vystavět a provozovat společnost, která s tím má dlouholeté zkušenosti.  Opravdu v tom oboru je špička a tím pádem i ty služby budou na velmi  vysoké úrovni. A město se na tom podílí jako určitý spoluinvestor, chcete-li.  Ale tím, že prodá pozemek. A mě mrzí takové hlasy, že nemůžeme stavět Alzheimercentrum,  protože nemáme přístupovou komunikaci. Já si myslím, že úřad by měl být schopen  přístupovou komunikaci naprojektovat, zaplatit, nechat zbudovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náměstek dále ocenil, že hnutí ANO získalo po volbách do své  gesce i sociální služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náměstek dále ocenil, že hnutí ANO získalo po volbách do své  gesce i sociální služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, že hnutí ANO bylo schopno do té funkce delegovat osobu,  která dlouhá léta v oboru pracuje, mě naplňuje optimismem, že ty služby  budou zkvalitňovány, že udržíme ten rozsah i v této době. A že skutečně se  jedná o člověka na svém místě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velmi významné je podle něj to, že se podařilo sestavit velmi  dobře nastavený rozpočet na rok 2023.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velmi významné je podle něj to, že se podařilo sestavit velmi  dobře nastavený rozpočet na rok 2023. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opravdu v době  energetické krize, v době doznívající řekněme covidové krize, v době nárůstu  cen stavebních materiálů, služeb, v době všeobecné inflace, která tady  roky nebyla, se nám podařilo sestavit rozpočet, který pokryje všechny základní  potřeby spolků, neziskových organizací z oblasti kultury, sociálních  služeb, sportu a dalších. Já si myslím, že ta role města v tomto je  opravdu nenahraditelná a že by bylo chybou dělat restriktivní rozpočet. A takový  rozpočet město Frýdek-Místek nemá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -158,97 +270,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z pohledu náměstka byl rok 2022 spíše o zhodnocení  volebního období jako celku. Proto se zaměřil na to, co se povedlo i co, se během  dalších čtyř let plánuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se získat celkem významné částky z dotačních projektů,  včetně integrované teritoriální investice ostravské aglomerace, kde jsme  získaly dotace v řádech stamilionů korun. Takže toto hodnotím velice úspěšně.  Určitě to není o tom, že bychom měli polevit, ale naopak zase zabrat. Je nové období,  takže budeme dále žádat o dotace a pokusíme se získat co nejvíce zdrojů do  našeho rozpočtu. Tak, ať můžeme realizovat co nejvíce projektů za co nejnižší  náklady, které jsou pro město. Takže i dále budeme hledat. Myslím si, že byl  velice úspěšný projekt Daruj F-M. Opět bude navazující projekt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Významná je také úprava územního plánu. V roce 2022 se  změny zařazovaly dvakrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Významná je také úprava územního plánu. V roce 2022 se  změny zařazovaly dvakrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se dokonce, myslím si, že lepšit plochy v centrech  města. Takže jejich využití je daleko širší. Je jiné, než bychom si přáli v současné  době. Takže do budoucna bychom spíš viděli pozemky spíš pro bydlení než pro  lehký průmysl. V březnu bych chtěl na zastupitelstvu předložit návrh  na pořízení této změny. S tím, že do roka bychom mohli poté nový územní  plán, který by zase o kousek posunul to urbanizování Frýdku-Místku o stupeň  výše."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do roku 2022 měl náměstek v gesci obchvat, který  už se podařilo zprůjezdnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do roku 2022 měl náměstek v gesci obchvat, který  už se podařilo zprůjezdnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Už dneska víme, že zlepší stavu je blízko. Je to v příštím  roce. Kdykoliv se to zlepší, tak budeme vděčni. A i navazujícími stavebními  objekty v našem kraji by mohlo dojít doopravdy ke zklidnění dopravy v celém  kraji a okrese Frýdek-Místek. Tak, ať občané mají co nejméně dopadu na jejich život  a bydlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velmi úspěšné jsou také Beskydské farmářské trhy, kterým se  díky změnám zvýšila návštěvnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velmi úspěšné jsou také Beskydské farmářské trhy, kterým se  díky změnám zvýšila návštěvnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podařilo se nám prodloužit otevírací dobu, někteří prodejci  ji využili. Snažili se co nejvíce těch místních produktů prodávat. Abychom  nemuseli nakupovat zahraniční výrobky na trzích ve Frýdku-Místku, tak stále  držíme to, že je pouze pro místní prodejce, pro malé farmáře nebo producenty  těch dalších výrobků. Takže tohle chceme držet i dále. Díky tomu, že jsou to místní zemědělci, tak se dostáváme k produktům,  které jsou kvalitní, výborné, lidé si je našli. Chodí pro ně na Beskydské  farmářské trhy. A jako vždy jsme měli dvě zabijačky a v příštím roce je  budeme mít taky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -337,93 +446,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-02-01-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>