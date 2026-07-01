--- v0 (2026-03-03)
+++ v1 (2026-07-01)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvním občánkem Karviné je Adámek Šandor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prvním občánkem Karviné, který přišel na svět v letošním roce v místní nemocnici, je chlapec. Jmenuje se Adam a narodil se 2. ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je malý Adámek Šandor, první dítě Karviné narozené roku 2023. Narodil se 2. ledna  v 17 hodin 12 minut, měřil 48 cm a vážil 3100 g. Rodiče s jeho narozením počítali až o týden později, na svět si tedy trochu pospíšil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je malý Adámek Šandor, první dítě Karviné narozené roku 2023. Narodil se 2. ledna  v 17 hodin 12 minut, měřil 48 cm a vážil 3100 g. Rodiče s jeho narozením počítali až o týden později, na svět si tedy trochu pospíšil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arleta Šandorová, maminka Adámka: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dřív přišel na svět, už jsme měli trochu bolesti, prostě přišel dřív.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jeho příchodu na svět byl přítomný i tatínek. Doma na něho čekají tři starší sourozenci, dvě sestry a bratr. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -120,90 +234,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První rok svého života letos oslaví celkem 705 dětí, které se narodily právě v rájecké nemocnici vloni. Více se narodilo děvčátek, těch bylo 356.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Murínová, mluvčí Nemocnice Karviná-Ráj:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme radost, že se nám podařilo 3x porodit dvojčata. Byla to fyziologická těhotenství. Jedna z rarit naší porodnice, které jsme za loňský rok zažili, se udála v září, kdy se narodilo 16 děvčátek za sebou. Chtěli bychom také vyzdvihnout v rámci toho, že se prezentujeme jako rodinná porodnice, že více jak 80 procent, čili 583 maminek u nás rodilo v doprovodu otce. Naše rodinné pokoje a přístup našeho personálu rodinám dělá dobře a proto si nás také vybírají.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Adámek je prvním občánkem Karviné, první dítě narozené v karvinské porodnici je holčička Leontýnka z Orlové. Na svět přišla na Nový rok dopoledne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Adámek je prvním občánkem Karviné, první dítě narozené v karvinské porodnici je holčička Leontýnka z Orlové. Na svět přišla na Nový rok dopoledne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé v České republice budou volit nového prezidenta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už příští pátek a sobotu budou lidé v České republice volit nového prezidenta. Pokud někdo plánuje volit mimo své trvalé bydliště, má nejvyšší čas vyřídit si voličský průkaz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pátek 13. a sobotu 14. ledna se uskuteční volby prezidenta republiky. Na konci prosince složili členové volební komise v sále OPF volební slib. Volit budou lidé jak jsou zvyklí, v 59. volebních okrscích na území města. Do schránek obdrží sadu s devíti volebními lístky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pátek 13. a sobotu 14. ledna se uskuteční volby prezidenta republiky. Na konci prosince složili členové volební komise v sále OPF volební slib. Volit budou lidé jak jsou zvyklí, v 59. volebních okrscích na území města. Do schránek obdrží sadu s devíti volebními lístky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Blaníková, vedoucí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oddělení vnitřních služeb MMK: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Volič může do úřední obálky vložit jeden hlasovací lístek se jménem toho kandidáta, kterého preferuje zvolit. Pokud dá do obálky dva hlasovací lístky, jedná se o neplatný hlas, proto je třeba být pozorný při vkládání, aby se nedostaly do obálky omylem dva lístky. Hlasovací lístek se už nijak neupravuje.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -373,96 +485,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I v letošním roce pokračujeme město v aktivitách na podporu třídění odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hned jsme začali tím, že rozdáváme kalendáře, ve kterém jsou svozy odpadů, jsou tam termíny s mimořádným přistavěním velkoobjemových kontejnerů, což občané kvitují. Nadále jako v uplynulých letech rozdáváme sáčky do biokošíků, nově máme připraveny třídící tašky na kovové obaly, ty si mohou občané vyzvednout na odboru komunálních služeb. K tomu tedy dostanou letáček jak správně třídit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V lednu navíc bude městem projíždět speciální avie, která bude svážet vánoční stromky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V lednu navíc bude městem projíždět speciální avie, která bude svážet vánoční stromky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bych prosila občany, aby do konce ledna se snažili tyto stromy ukládat, aby ty technické služby to měly možnost v lednu svážet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správně lidé třídí čím dál víc. Svědčí o tom i ocenění, které město získává.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tímto bych chtěla poděkovat občanům, že odpady třídí. Je to vidět na tom vytříděném množství,.které nám každoročně stoupá. také za to dostáváme ocenění, v loňském roce jsme byli Skokanem roku a dostali jsme ocenění za třídění elektroodpadu. Přesto, že náklady na odpadové hospodářství rostou, zachovává si město nadstandardní služby. Nejenže neplatíme za odpady, možná jsme jediné město v ČR, ale i to, že nadále přistavujeme velkoobjemové kontejnery mimořádně ve městě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud si občané města nejsou jistí, co do které popelnice patří nebo je zajímá, kde vyseparovaný odpad končí, mohou zhlédnout instruktážní videa ke třídění odpadu, najdete je na stránkách technických služeb v sekci “tříděné odpady” nebo je najdete na webu televize Polar.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud si občané města nejsou jistí, co do které popelnice patří nebo je zajímá, kde vyseparovaný odpad končí, mohou zhlédnout instruktážní videa ke třídění odpadu, najdete je na stránkách technických služeb v sekci “tříděné odpady” nebo je najdete na webu televize Polar. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -537,93 +647,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-07-01-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>