--- v0 (2026-03-01)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna oslaví letos 100. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna připravuje pro obyvatele města celou řadu akcí u příležitosti 100. výročí, které v tomto roce oslaví. Připomínat tuto stoletou událost bude lidem i speciální logo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rok 2023 je pro karvinskou regionální knihovnu velmi speciální. Pro čtenáře má totiž otevřeno už celé století. Pro tuto příležitost má knihovna připravenou speciální grafiku, aby čtenáři věděli, že celý rok slaví sté narozeniny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rok 2023 je pro karvinskou regionální knihovnu velmi speciální. Pro čtenáře má totiž otevřeno už celé století. Pro tuto příležitost má knihovna připravenou speciální grafiku, aby čtenáři věděli, že celý rok slaví sté narozeniny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme pozměněné logo, máme také nové motto na tento rok, nazvali jsme ho Čteme další stovku a moc se těšíme na návštěvníky města Karviné i okolních obcí, že navštíví naši knihovnu a oslaví s námi toto krásné jubileum.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro obyvatele města připravila k oslavám několik akcí, které knihovnu lidem ještě více přiblíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,53 +263,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské vzdělávací centrum slouží i nejmenším dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Slezském vzdělávacím centru, v budově bývalého mlýna fungují od roku 2019 i dvě dětské skupiny pro nejmenší děti. Využívají je zejména maminky, které se vrací do práce na zkrácený úvazek nebo pracují z domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zchátralý bývalý Janečkův mlýn ožil před šesti lety, kdy byl po iniciativě místních podnikatelů zrekonstruován a znovu uveden do provozu jako Slezské vzdělávací centrum. Probíhají tady jazykové a rekvalifikační kurzy. V pětipodlažní budově se nachází několik učeben řemeslných dovedností, počítačová učebna i konferenční sál. Školí se tady firmy nebo třeba lidé bez práce a od roku 2019 slouží toto centrum i nejmenším dětem, nachází se tady dvě dětské skupiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zchátralý bývalý Janečkův mlýn ožil před šesti lety, kdy byl po iniciativě místních podnikatelů zrekonstruován a znovu uveden do provozu jako Slezské vzdělávací centrum. Probíhají tady jazykové a rekvalifikační kurzy. V pětipodlažní budově se nachází několik učeben řemeslných dovedností, počítačová učebna i konferenční sál. Školí se tady firmy nebo třeba lidé bez práce a od roku 2019 slouží toto centrum i nejmenším dětem, nachází se tady dvě dětské skupiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Možutíková, vedoucí dětských skupin Mlýnek a Rybičky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Máme dvě třídy, dětskou skupinu Mlýnek a dětskou skupinu Rybičky a jsou určeny pro děti od jednoho roku až do předškolního věku, kdy se maminky třeba potřebují vrátit z rodičovské na zkrácené úvazky nebo celodenně nebo pracují z domu či potřebují vyřídit své osobní  záležitosti. Provozní dobu přizpůsobujeme maminkám, čili na přání jsme schopni přijít dřív, ale jinak je provozní doba od půl osmé od čtyř hodin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Možutíková, vedoucí dětských skupin Mlýnek a Rybičky</w:t>
       </w:r>
       <w:r>
@@ -263,53 +376,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí lidé z Karviné se aktivně podílejí na dění ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do dění ve městě se už osm let aktivně zapojuje i Mládežnická rada Karviné. Je určená pro všechny mladé lidi, kteří se chtějí aktivně podílet na fungování města. Přicházejí s nápady, co by se dalo ve městě vylepšit a diskutují o tom, jak by i oni sami mohli k lepší image města přispět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Jastrzembski, předseda Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Teď máme aktivních 12 členů, co se týká věkové kategorie, tak k nám mohou lidi od 13 do 30 let. Jsou vítání ze základních škol, osmá, devátá třída, středoškoláci, máme tady lidi z vysokých škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mládežnická rady Karviné také organizuje několik akcí ročně pravidelně, na nové se připravuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -392,53 +504,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jejich iniciativu podporuje i vedení města, jehož zástupci se schůzek také účastní a nápomocni jsou jim například i lidé z Odboru školství a rozvoje magistrátu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snažím se účastnit těchto jednání, vždycky jsou tam i otázky na nás, na vedení města a jsem rád, že přicházejí s nápady, které se pak realizují a ty nápady jsou opravdu fajn a je vidět, že ta mladá generace má chuť něco udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Své aktivity zveřejňují členové Mládežnické rady na sociálních sítích, kde také najdete pozvánky na akce, případně kontakty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -520,93 +631,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-10-01-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>