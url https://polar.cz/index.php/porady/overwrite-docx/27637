--- v0 (2026-01-01)
+++ v1 (2026-05-25)
@@ -1,144 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2023, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má novou koncepci cyklodopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Systém cyklistických tras v Ostravě by měl připomínat hustě protkané krevní řečiště. Lidé by se tak měli na kole bezpečně pohybovat po celém městě. Cyklistika by už neměla být jen sportem, ale běžným a efektivním způsobem dopravy. Vyplývá to z nové koncepce rozvoje dopravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava má velké předpoklady stát se cyklistickým městem po vzoru Amsterdamu, nebo Kodaně, kde jezdí denně na kolech do práce či školy až 40 procent obyvatel. Jak se k tomuto druhu efektivní dopravy propracovat nyní zpracoval městský ateliér MAPPA v nové koncepci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Vysloužil, ředitel městského ateliéru MAPPA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme  lidem umožnit, aby se na kole mohli pohybovat bezpečně a intuitivně v každé ulici. K tomu je zapotřebí  rozdělit prostor ve městě férověji. Na řadě ulic navrhujeme nové cyklostezky, na jiných bychom rádi  zklidnili motorovou dopravu, aby se zde lidé v autech i na kolech mohli bezpečně pohybovat společně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zetek, městský ateliér MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Největší zábranou pro to, aby lidé ve větší míře začali používat k cestám po městě kolo, je obava z pohybu  v provozu společně s auty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní síť se bude muset rozdělit férověji, aby nebyla upřednostňována jen auta. Kde to půjde vzniknou cyklostezky, jinde se zklidní provoz omezením rychlosti až na 20 km/h. Samozřejmě ale bude nutná i změna myšlení řidičů a cyklistů, kteří by měli být partnery a ne soupeři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V minulosti v Ostravě převažoval pohled, že cyklistika je volnočasová aktivita, ideální pro výlety do  přírody. Teď ale chceme lidem ukázat, že může být také skvělou variantou pro každodenní jízdy po městě,  ať už do práce, do školy, na nákup nebo za zábavou. Pro město má mnoho nesporných výhod. Šetří místo  v ulicích, snižuje dopravní zácpy, míru hluku a pomáhá bojovat se znečištěným ovzduším. Proto chceme,  aby v našem městě bylo kolo běžným prostředkem dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OSTRAVSKÝ NÁVRH V ČÍSLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stezky pro rekreaci – téměř splněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -270,53 +383,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lektoři s žáky absolvují první den workshopy plné pohybu, tance, žonglování a párové  akrobacie. Někteří žáci pak dovednosti prohlubují další den, kdy společně připravují vystoupení pro  celou školu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hlavsa, Cirkus trochu jinak:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti prošly třemi workshopovými stanovišti - akrobacií, žonglováním a tancem a dnes se vybraní, kteří chtějí, zúčastní našeho představení." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt připravila Ostrava ve spolupráci s ministerstvem školství a bude pokračovat i na dalších školách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt připravila Ostrava ve spolupráci s ministerstvem školství a bude pokračovat i na dalších školách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"„Ve vzdělávání stále hledáme a následně začleňujeme nové a nové kreativní  způsoby výuky. I toto netradiční pojetí sportu a umění může ukázat cestu dětem, které se dosud o  zmíněná témata nezajímaly. V ideálním případě mohou děti nasměřovat k pohybu v dalších  létech a motivovat je i k dalšímu objevování umění a smysluplnému trávení volného času.  Nezanedbatelná je také myšlenka příběhu, ztvárněného dětmi, varujícího před nebezpečím  šikany.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Program absolvuje celkem přibližně 1500 dětí z 5 ostravských škol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -490,93 +602,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/ostravske-minuty/ostravske-minuty-12-01-2023-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>