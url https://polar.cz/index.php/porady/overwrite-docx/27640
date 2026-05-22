--- v0 (2026-02-03)
+++ v1 (2026-05-22)
@@ -1,159 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vznik zubní pohotovosti ve F-M se komplikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek dal milion korun na podporu platů stomatologů, kteří by pracovali na zubní pohotovosti. Nemocnice ale peníze nepřijme. Vidí v tom totiž riziko protestu lékařů na jiných pohotovostech, kteří by paralelně sloužili za menší peníze. Jednání o vzniku zubní pohotovosti se tak komplikují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek usiloval o to, aby byla už letos zřízena ve městě  zubní pohotovost. Mělo to být v nemocnici, která na to má ideální  prostory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já osobně jsem se účastnil řady jednání a z pohledu města  jsme dosáhli maxima možného, co nám umožňuje zákon. My jsme dospěli k dohodě  se stomatology. Dohodli jsme se na dokrytí provozních nákladů se stomatology tak,  aby zubní pohotovost byla obnovena. A v rozpočtu města jsme schválili  rezervu ve výši jednoho milionu korun na podporu zubní pohotovosti ve Frýdku-Místku  v délce jednoho roku, každého jednoho roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní ale přišla z Moravskoslezského kraje zpráva, že  nemocnice tyto peníze nepřijme. Důvodem má být příliš vysoké navýšení odměn pro  lékaře. To by mohlo způsobit problém u dalších pohotovostí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní ale přišla z Moravskoslezského kraje zpráva, že  nemocnice tyto peníze nepřijme. Důvodem má být příliš vysoké navýšení odměn pro  lékaře. To by mohlo způsobit problém u dalších pohotovostí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zubní LPS můžeme provozovat, můžeme ji provozovat za  standardních podmínek daných krajem. To jsou podmínky hlavně finanční. 800  korun za hodinu lékaře a 300 korun za hodinu práce sestry. Ale budeme ji  provozovat za těchto standardních podmínek. Město se domluvilo se zubaři a se zástupci  stomatologické komory tady ve Frýdku-Místku na tom, že bude platit částku  výrazně vyšší a doplácet ji. To znamená částku 2 000 korun na hodinu za  práci lékaře. A pro nás by to znamenalo, a nejenom pro nás, už mám informace i  z jiných okresů, že by v tom případě skončila LPS i v jiných okresech,  protože za ty standardní ceny, které jsou placeny, tak by lékaři tu službu  nesloužili. Současně s tím nesouhlasím ani já, protože bychom platili  výrazně více a museli bychom to platit my jako nemocnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město argumentuje tím, že dosáhlo pouze dohody se stomatology,  za které by byli ochotni lékaři na pohotovostech sloužit mimo běžnou pracovní  dobu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město argumentuje tím, že dosáhlo pouze dohody se stomatology,  za které by byli ochotni lékaři na pohotovostech sloužit mimo běžnou pracovní  dobu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já pouze pevně věřím, že kraj má scénář a strategii, jakým  způsobem dosáhnout toho, aby zubní pohotovost byla ve Frýdku-Místku  zprovozněna. My jsme nadále připraveni jako město podpořit tuto zubní  pohotovost. Budeme klidně hledat nové způsoby, jak ty finance uvolnit,  případně, jakými financemi chod té zubní pohotovosti podpořit. A samozřejmě  podpoříme veškeré kroky, které povedou k jejímu otevření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě je tady možnost, pokud to město chce za těchto podmínek  realizovat, to realizovat u některých lékařů stomatologů, kde by ta LPS byla. Nebo  přímo na magistrátu nebo někde zřídit ambulanci pohotovostní a tam potom si to  provozovat sami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kraj zatím chystá alespoň zřízení třetího zubařského křesla  v Nemocnici ve Frýdku-Místku. Chce tím alespoň trochu odlehčit přetíženým  pohotovostem a problému s nedostatkem zubařů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kraj zatím chystá alespoň zřízení třetího zubařského křesla  v Nemocnici ve Frýdku-Místku. Chce tím alespoň trochu odlehčit přetíženým  pohotovostem a problému s nedostatkem zubařů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S prezidentskými volbami letos pomáhají i hasiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -165,133 +277,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravit volby není vůbec jednoduché. Vyžaduje to  několikaměsíční práci a ve finále také zajištění, aby vše proběhlo podle  zákona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Garba, vedoucí odboru vnitřních věcí  Magistrátu města Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Frýdek-Místek má zhruba 57 volebních okrsků v sedmi městských  částech. Je to obrovsky organizačně a logisticky náročný projekt, kdy u každé  volby pracujeme zhruba necelé dva měsíce před volbami, abychom opravdu zabezpečili  kompletní volby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V prvním kole prezidentských voleb se vybírá z osmi  kandidátů. Hlasovacích lístků je ale devět, protože jeden kandidát odstoupil na  poslední chvíli. Volební komise lístek nemůže vyjmout, ale voliče na to  upozorní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V prvním kole prezidentských voleb se vybírá z osmi  kandidátů. Hlasovacích lístků je ale devět, protože jeden kandidát odstoupil na  poslední chvíli. Volební komise lístek nemůže vyjmout, ale voliče na to  upozorní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Garba, vedoucí odboru vnitřních věcí  Magistrátu města Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlas je neplatný, pokud vhodí do obálky neplatného kandidáta.  Pokud jsou tam dva kandidáti, pokud je ten kandidát přetržený anebo v té hlasovací  obálce není nic. Popřípadě je tam něco jiného než hlasovací lístek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve volebních komisích musí být ze zákona minimálně 5 lidí. Stavy  ale nyní komplikují nejen nemocnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve volebních komisích musí být ze zákona minimálně 5 lidí. Stavy  ale nyní komplikují nejen nemocnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Garba, vedoucí odboru vnitřních věcí  Magistrátu města Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme opět zaplněné volební komise, ale postupně ti jednotliví  členové odříkají ze dvou důvodů. Buď jsou nemocní, protože je opravdu chřipková  epidemie teď velká nebo dostali vánoční dárek, kdy mají v tomto období nějaký  pobyt, který musí absolvovat, který je zaplacený, takže odřeknou to členství v té  okrskové volební komisi. Takže v případě, že tam není 5 členů, tak my dodelegováváme,  aby byl opravdu minimální počet 5 členů okrskové volební komise."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro některé obyvatele už začaly volby ve středu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro některé obyvatele už začaly volby ve středu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Garba, vedoucí odboru vnitřních věcí  Magistrátu města Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na prezidentských volbách byl aktivován zákon o zvláštním způsobu  hlasování. To znamená všichni lidé, kteří mají karanténu kvůli covidu, tak  automaticky mohou volit dneska v drive-inech, to znamená z auta.  Zítra a pozítří mohou volit v pobytových zařízeních a v pátek budou  volit i ti, kteří se přihlásili i z domovů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hasiči poskytli pro potřeby voleb 6 nafukovacích stanů. V každém  okresním městě jeden. Ten stan je vybavený osvětlením, vytápěním, jsou tam  sedací sety a jsou tady i dva hasiči pro případný servis toho stanu. Ty stany standardně využíváme jako týlové zajištění jednotek  třeba při dlouhotrvajících zásazích nebo cvičeních. Je možné je nasadit i v případě  nějaké krátkodobé evakuace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku přijelo do stanů odvolit 6 lidí. V celém  kraji to bylo dohromady 20 lidí, kteří jsou v karanténě nebo izolaci. A například  v Bruntálu nepřijel nikdo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku přijelo do stanů odvolit 6 lidí. V celém  kraji to bylo dohromady 20 lidí, kteří jsou v karanténě nebo izolaci. A například  v Bruntálu nepřijel nikdo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V křížovém podchodu v Místku už je nové piano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -303,119 +411,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27letý muž pravděpodobně pod vlivem drog se zřejmě rozhodl,  že zničí vše, co mu přijde do cesty. Bohužel narazil i na oblíbené piano v křížovém  podchodu ve Frýdku-Místku. Celé ho převrátil a tím i neopravitelně zničil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl velmi poděkovat městské policii, která byla  velmi akční, a i díky městskému kamerovému systému byl pachatel ihned dopaden a  předán státní policii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škoda je přes 18 tisíc korun, případ tak bude  kvalifikován jako trestný čin. Když tato událost obletěla média, zvedla se  neuvěřitelná vlna pomoci od veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škoda je přes 18 tisíc korun, případ tak bude  kvalifikován jako trestný čin. Když tato událost obletěla média, zvedla se  neuvěřitelná vlna pomoci od veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já v této souvislosti musím říct, že jsem velmi mile  překvapen a v podstatě nadšen reakcí veřejnosti, kterou jsme oslovili s žádostí,  že bychom rádi umístili nové piano do toho podchodu. A sešlo se nám během velmi  krátké doby více než 10 nabídek klavírů a pianin, které bychom tam mohli  umístit. Takže za to bych chtěl velmi poděkovat. A je to známka toho, že lidem  není lhostejné, jak vypadá veřejný prostor a záleží jim na tom, jak vypadá  jejich město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové piano bylo nainstalováno v pondělí 9. ledna a opět  může dělat radost kolemjdoucím v podchodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové piano bylo nainstalováno v pondělí 9. ledna a opět  může dělat radost kolemjdoucím v podchodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty nabídky byly tak hojné, že samozřejmě teďka je rozpracována  úvaha, kam umístit další piano ve městě. A rozhodně jedno z nich bude  využito také pro účely nové hudební školy, která se otevírá tady v Národním  domě. Takže tam určitě všem dárcům moc děkujeme. A budeme se případně těšit,  když se ozve ještě někdo další. Víme také o hodně lidech, kteří případně nemají  finanční prostředky na to, aby pořídili piano svým dětem. A jsme schopni  zprostředkovat takovým způsobem třeba předání či darování piana potřebným lidem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt veřejných pian funguje ve městě od roku 2015, kdy  bylo umístěno první piano do podchodu u nádraží. Do křížového podchodu pak bylo  další přidáno v roce 2018.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt veřejných pian funguje ve městě od roku 2015, kdy  bylo umístěno první piano do podchodu u nádraží. Do křížového podchodu pak bylo  další přidáno v roce 2018. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od té doby fungují obě dvě piana s tím, že je  pravidelně udržujeme, chodí nám tam ladič, vždycky v kvartále zkontrolovat,  zda je všechno v pořádku. Samozřejmě dbáme také na případné poznámky  veřejnosti, když si někdo všimne, že s nějakým pianem není něco v pořádku.  Tak samozřejmě jdeme zkontrolovat. Jsme rádi, že ta piana jsou využívána. Víme  minimálně o několika hudebnících, kteří chodí hrát i pravidelně a zlepšují tak  snad náladu a nějakou atmosféru ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Případní další zájemci o darování piana se mohou ozvat přímo  Kultuře F-M.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Případní další zájemci o darování piana se mohou ozvat přímo  Kultuře F-M. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -490,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-12-01-2023-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>