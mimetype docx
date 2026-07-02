--- v0 (2026-03-01)
+++ v1 (2026-07-02)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Maskovaní zloději ukradli měničku peněz v prádelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dva maskovaní zloději vypáčili za bílého dne v samoobslužné prádelně v Karviné-Hranicích měničku bankovek na mince. Přestože strážníci městské policie byli na místě téměř okamžitě, pachatelům se podařilo před jejich příjezdem ujet. Na svědomí toho mají zřejmě více, případem se zabývá policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Samoobslužnou prádelnu v Karviné-Hranicích si za svůj cíl vybrali dva maskovaní lupiči. V ranních hodinách pomocí páčidel ukradli měničku peněz umístěnou na stěně. K jejich přímému dopadení chyběl doslova okamžik.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Samoobslužnou prádelnu v Karviné-Hranicích si za svůj cíl vybrali dva maskovaní lupiči. V ranních hodinách pomocí páčidel ukradli měničku peněz umístěnou na stěně. K jejich přímému dopadení chyběl doslova okamžik. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Policie nás pro vlastní vytíženost hlídek požádala o zákrok v samoobslužné prádelně v Karviné-Hranicích, kde měli pachatelé ukrást měničku peněz. Naše hlídka tam byla prakticky okamžitě do dvou minut. Podle svědka se jednalo o dva muže, kteří měli kukly a odjeli bílým autem směrem na kovonský most, všechny hlídky byly zalarmovány, bohužel, ty pachatele jsme už nezjistili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí PČR Karviná:</w:t>
       </w:r>
       <w:r>
@@ -182,80 +296,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úkol to není jednoduchý, účastníci si  musí poradit s mnoha překážkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michael Sikora, projektový manažer ARV</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Oříšek bude zpracovat umístění těch panelů na střechu, která nemusí být vždy rovná, můžou tam být vzduchotechniky, může tam být stínění, Vytipovat místa, která budou vhodná na umístění fotovoltaiky, si myslím bude oříšek:” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Viktor Stechanov, účastník projektu ARV</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Já si myslím, že to náročné nebude, nejtěžší bude okolí té budovy, protože když dostaneme knihovnu, kde je okolo hodně stromů, tak ve finále to bude náročné na čas, ale nebude to složité.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Palian, účastník projektu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : “Mě to přijde jako super věc, protože tady je hodně smogu a tak, takže to hodně pomůže městu a přijde mi to jako dost dobrý projekt.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Jopková, účastnice projektu ARV</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “My to určitě budeme dělat v týmu, pro někoho to může být těžké, ale záleží, jak se k tomu kdo postaví, ale v týmu to bude jednoduché.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “ Jsem rád, že se tohle povedlo a že odborníci na tyto věci jsou schopni se se svými vědomosti podělit s naší mládeží.”</w:t>
       </w:r>
@@ -545,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-17-01-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>