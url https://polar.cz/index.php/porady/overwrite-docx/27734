--- v0 (2026-02-21)
+++ v1 (2026-05-08)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.1.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj chce v Beskydech podporovat cyklistiku, gastronomii a delší pobyty návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozvoj turistického ruchu v Beskydech byl hlavním tématem konference, která se konala v Ostravici. Poskytovatelům služeb jde především o návštěvníky, kteří do regionu zamíří na déle než na jeden den a využijí ubytování a všelijaké atraktivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IX. ročník konference Fórum cestovního ruchu turistické oblasti BESKYDY-VALAŠSKO 2023 hodnotil předchozí roky a nastínil, jakým směrem by se nabídky pro návštěvníky Beskyd měly ubírat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">IX. ročník konference Fórum cestovního ruchu turistické oblasti BESKYDY-VALAŠSKO 2023 hodnotil předchozí roky a nastínil, jakým směrem by se nabídky pro návštěvníky Beskyd měly ubírat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Konvičná, ředitelka DM TO Beskydy-Valašsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Ukázali jsme výsledky naší činnosti, ohlédli jsem se za rokem 2022 a ukázali jsme to, co budeme řešit v tomto roce, jakou spolupráci zainteresovaných subjektů budeme potřebovat a také to, jak Destinační společnost pomáhá marketingově získávat návštěvníka a jak můžeme pomoci podnikatelským subjektům toho návštěvníka získat.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V závěru konference byli vyhlášeni vítězové tří cen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,94 +362,87 @@
         </w:rPr>
         <w:t xml:space="preserve">Repliky korunovačních klenotů vystavují v Jablunkově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco v Praze musí lidé vystát několikahodinovou frontu, aby na chvíli spatřili korunovační klenoty, v Jablunkově si je mohou prohlížet mnohem déle, byť za vstupné do tamního Muzea bible. Šance je však jen do 31. ledna, kdy výstava končí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava je otevřena od neděle do pátku od 8 do 18 hodin, v sobotu od 14 do 18 hodin. Pro návštěvu je nutná předchozí rezervace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto, že se nejedná o pravé korunovační klenoty, i tak jde o unikátní výstavu velmi cenných kusů. Autorem je světově uznávaný šperkař Jiří Urban, který realizoval šperky pro anglickou královnu Alžbětu II. nebo kříž pro papeže Jana Pavla II. Repliky českých korunovačních klenotů jsou nyní vystaveny v historické budově .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto, že se nejedná o pravé korunovační klenoty, i tak jde o unikátní výstavu velmi cenných kusů. Autorem je světově uznávaný šperkař Jiří Urban, který realizoval šperky pro anglickou královnu Alžbětu II. nebo kříž pro papeže Jana Pavla II. Repliky českých korunovačních klenotů jsou nyní vystaveny v historické budově . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Hamrozi, ředitel Muzea bible v Jablunkově: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jedná se o putovní výstavu, která putuje zhruba 7 let po celé České a Slovenské republice a jsme moc rádi, že se podařilo tuto výstavu dostat právě tady do našeho regionu, do Moravskoslezského kraje a díky tomu přiblížit tyto zajímavosti. Tato výstava je mistrovská a to mistrovské oslovení se používá především proto, že tyto repliky jsou opravdu propracované do maximálních detailů. Ta výroba byla velmi náročná, velmi složitá a díky tomu se lidé mohou podívat na to, jak prakticky vypadají skoro originální klenoty.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Repliky korunovačních klientů mají hodnotu několika milionů korun a musí tomu odpovídat i zabezpečení. Na skvosty se do Jablunkova přijeli podívat i odborníci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Szymanská, šperkařka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Já jsem absolventkou turnovské školy šperkařské a chodila jsem tam právě v době, kdy se tvořila první kopie svatováclavské koruny. Působí to na mě moc pěkně a jsem moc ráda, že tady vidím nejenom tady tu korunu, žezlo a jablko, ale taky je tady kromě toho korunovační meč, korunovační plášť, řetěz a další krásné předměty.” </w:t>
-[...6 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Já jsem absolventkou turnovské školy šperkařské a chodila jsem tam právě v době, kdy se tvořila první kopie svatováclavské koruny. Působí to na mě moc pěkně a jsem moc ráda, že tady vidím nejenom tady tu korunu, žezlo a jablko, ale taky je tady kromě toho korunovační meč, korunovační plášť, řetěz a další krásné předměty.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -410,93 +517,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-27-01-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>