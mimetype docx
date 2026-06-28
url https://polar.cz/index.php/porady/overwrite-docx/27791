--- v0 (2026-03-03)
+++ v1 (2026-06-28)
@@ -1,106 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná má vypracovaný plán udržitelné dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná má zpracovaný plán udržitelné městské mobility. Zahrnuje  podorbné šetření dopravní situace ve městě, sčítání chodců, cyklistů i cestujících v městské hromadné dopravě nebo intenzitu průjezdů automobilů městem. Model slouží k optimalizaci dopravy ve městě v dalších letech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plán udržitelné mobility pro Karvinou je hotový. Tento strategický dokument je pro město potřebný hlavně kvůli žádostem o různé dotace v budoucích letech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plán udržitelné mobility pro Karvinou je hotový. Tento strategický dokument je pro město potřebný hlavně kvůli žádostem o různé dotace v budoucích letech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Je to také strategický dokument ohledně dopravy v rámci celého města, což nám pomůže v dalších rozhodnutích, co se týká chodníků, parkovišť, hromadné dopravy a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dále je cílem plánu snížení dopadu dopravy na životní prostředí a zdraví obyvatel, snížení imisní a hlukové zátěže a následků nehod a zlepšení kvality života ve městě.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Plán se zpracovával rok a půl ve 3 fázích: analytické, návrhové a v akčním plánu. Lidé mohli své poznatky zaznamenávat i do pocitové mapy. Analytická část byla projednávána online i s veřejností. Obsahovala i provedený v náhodně 600 stech vybraných domácnostech průzkum s respondenty.</w:t>
+        <w:t xml:space="preserve">Dále je cílem plánu snížení dopadu dopravy na životní prostředí a zdraví obyvatel, snížení imisní a hlukové zátěže a následků nehod a zlepšení kvality života ve městě.  Plán se zpracovával rok a půl ve 3 fázích: analytické, návrhové a v akčním plánu. Lidé mohli své poznatky zaznamenávat i do pocitové mapy. Analytická část byla projednávána online i s veřejností. Obsahovala i provedený v náhodně 600 stech vybraných domácnostech průzkum s respondenty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Monczková,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení strategií a plánování Odboru školství a rozvoje MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jak nejčastěji cestují, jestli veřejnou dopravou, individuální, za jakým účelem, do práce, do škol, do zaměstnání, do obchodů a za zábavou. Provedla kamerové sčítání vozidel, prověřila, kolik činí individuální doprava osobními vozidly, ale i lehkými a těžkými nákladními vozidly v centru města a na výpadovkách. Oni prověřovali napříkad i rozsah veřejné dopravy, kolik máme spojů, linek, počty cestujících za posledních několik let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -162,53 +270,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Maturanti karvinského gymnázia se postavili proti kantorům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kantoři karvinského gymnázia vyzvali už po jednačtyřicáté maturanty k hokejovému utkání na zimním stadionu. I když jsou profesoři s hokejkou v ruce rok od roku starší, pomalejší a čelí stále stejně mladým a rychlým soupeřům, výhodou je jejich dlouholetá zkušenost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zimní stadion zažil opět po roce jedno z nejnapínavějších utkání. Proti sobě se postavily dva amatérské týmy hokejistů, které spojovalo několik stejných základních prvků. Oba týmy patřily do karvinského gymnázia a oba týmy chtěly do branky toho druhého nasázet co nejvíce gólu a vyhrát.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zimní stadion zažil opět po roce jedno z nejnapínavějších utkání. Proti sobě se postavily dva amatérské týmy hokejistů, které spojovalo několik stejných základních prvků. Oba týmy patřily do karvinského gymnázia a oba týmy chtěly do branky toho druhého nasázet co nejvíce gólu a vyhrát. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Kučera, ředitel Gymnázia Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to úžasná tradice, která i zavazuje, jde to vidět na přípravě žáků, kteří si pronajímají led od poloviny října a pečlivě se na nás připravují. Jak to dopadne, těžko říct, máme posilu v panu náměstkovi v bráně, takže věřím, že vyhrajeme. Za nás rozhodují zkušenosti, my se spíše spoléháme na naše zkušenosti než na pravidelný trénink.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tým samotného ředitele školy byl obohacen o dva mezinárodní hráče a také náměstka primátora Karviné, který se rozhodl bránit svým tělem branku kantorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,53 +354,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O něco lépe se na ledě dařilo jeho kanadskému kolegovi. Bylo vidět, že už hokejku v ruce držel jako dítě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matthew Ammendolia,  hráč týmu Kantoři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Není to poprvé, co jdu hrát hokej. Hrál jsem jako dítě hokej v Kanadě. V České republice jsem šestým rokem, učím na gymnáziu čtyři roky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maturanti byli sehraní, i když ještě před samotným utkáním jejich lídr prozradil, že prioritou bylo se hlavně naučit bruslit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Maturanti byli sehraní, i když ještě před samotným utkáním jejich lídr prozradil, že prioritou bylo se hlavně naučit bruslit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kristián Heinz, kapitán maturantů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Doufám, že jsme připraveni dobře, trénovali jsem jednou až dvakrát týdně, takže celkem slušná příprava. Nejprve jsme se naučili bruslit  a potom jsme rozdělili pozice a uvidíme, co to udělá:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V týmu maturantů ale nechyběli zkušení sportovci, jako třeba florbalista Petr Vojkůvka, který hrál za Torpedo Havířov.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -326,129 +432,125 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Házenkářská hala patřila jeden den mažoretkám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mažoretky z karvinského klubu MiKaDo zorganizovaly velkou soutěž všech formací a skupin nazvanou Mikado Open. Příležitost vyzkoušet si před sezónou nové choreografie uvítaly desítky klubů a oddílů nejen z Moravskoslezského kraje, ale i ze vzdálenějších měst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Házenkářská hala v Karviné patřila v sobotu malým i velkým mažoretkám z různých měst a obcí. Jedna polovina haly byla určena přípravě, individuálnímu rozcvičování, a zkouškám sestav. Druhá polovina byla soutěžní a před zraky zkušené poroty se tady střídaly skupiny podle kategorií.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Házenkářská hala v Karviné patřila v sobotu malým i velkým mažoretkám z různých měst a obcí. Jedna polovina haly byla určena přípravě, individuálnímu rozcvičování, a zkouškám sestav. Druhá polovina byla soutěžní a před zraky zkušené poroty se tady střídaly skupiny podle kategorií. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Doležalová, předsedkyně spolku Mažoretky MiKaDo Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme uspořádali 6. ročník nepostupové soutěže MiKaDo Open, poprvé v házenkářské hale, za což vděčíme společnosti STaRS a městu Karviná, protože jsme mohli pustit na startovní plochu i velké skupiny, což znamená osm až dvacet pět lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organizace by neprobíhala hladce, kdyby se do příprav a pomoci nezapojili i sami rodiče. Porota hodnotila především choreografii, práci s náčiním a technické zvládnutí prvků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Organizace by neprobíhala hladce, kdyby se do příprav a pomoci nezapojili i sami rodiče. Porota hodnotila především choreografii, práci s náčiním a technické zvládnutí prvků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Doležalová, předsedkyně spolku Mažoretky MiKaDo Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naše soutěž je pro většinu týmů úplně první vlaštovkou,takže ty choreografie, které od září trénují si tady vyzkouší poprvé, ta nervozita je tady znát, ale na druhou stranu nás to posune ke kvalifikačním kolům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zkušenost z této soutěže se jim hodí k vylepšování případných nedostatků do dalších, prestižních soutěží. jen karvinský tým z MiKaDa představil 58 nových choreografií. Představila se nejmenší čtyřletá děvčátka až po zkušené seniorky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zkušenost z této soutěže se jim hodí k vylepšování případných nedostatků do dalších, prestižních soutěží. jen karvinský tým z MiKaDa představil 58 nových choreografií. Představila se nejmenší čtyřletá děvčátka až po zkušené seniorky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna Nagia Abdulbari, mažoretka MiKaDa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme oblečeni jako čertíci a už se hodně těšíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aneta Cihelníková, mažoretka MiKaDa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My máme podiovku na Úžasňákovi a máme kostým Úžasňákovi. Ta choreografie těžká není a holky ji umí hezky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Matýsková, AMA Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to dobrý, ale mohly jsme to zajet i líp, ale nebylo to nejhorší. Ta soutěž, máme to tu rádi, takže dobrý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Jeleňová, mažoretka MiKaDa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naše choreografie představovala Atlantidu, cože je podmořské město. Někdy to je náročné, záleží kdy a co a jak. Já si myslím, že můžeme být velmi spokojené."</w:t>
       </w:r>
@@ -569,93 +671,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-07-02-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>