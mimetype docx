--- v0 (2026-02-22)
+++ v1 (2026-04-29)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.2023, 16:28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rychvaldští ochotníci převzali ocenění za 20 let činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příležitostný ochotnický soubor z Rychvaldu slaví 20 let své činnosti. Město si ochotníky pozvalo do obřadní síně, kde jim zástupci radnice za jejich činnost poděkovali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Vilčková, předsedkyně komise pro občanské záležitost města Rychvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme dneska za komisi pro občanské záležitosti města Rychvaldu, což je komise rady města, připravili ocenění ochotnického souboru, který slaví 20 let od vzniku. Takže jsme je slavnostně ocenili, předali jsme jim dárečky ve formě vína, kytičky a dostali pamětní list. A poděkovali jsme jim za jejich práci, protože si toho nesmírně vážíme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Pížová (ANO), starostka Rychvaldu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Naši ochotníci slaví dvacetileté výročí od svého založení a my jsme moc rádi, že je tady máme ve městě, že nám rozdávají a šíří radost a baví naše občany a nejen Rychvaldu. A já bych jim ráda popřála do budoucna, aby se jim dařilo, aby měli dobré nápady, ať mají ochotné lidi, kteří budou tvořit a spokojené publikum.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Naši ochotníci slaví dvacetileté výročí od svého založení a my jsme moc rádi, že je tady máme ve městě, že nám rozdávají a šíří radost a baví naše občany a nejen Rychvaldu. A já bych jim ráda popřála do budoucna, aby se jim dařilo, aby měli dobré nápady, ať mají ochotné lidi, kteří budou tvořit a spokojené publikum.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Gulčíková, zakladatelka souboru: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“No strašně moc to uteklo. Vůbec nám nepřipadá, že to je celých 20 let. Máme pocit, že to je teprve rok. Když jsem sepisovala, kolik bylo vystoupení, kolik lidí se na nich podílelo, jaké hlášky jsme vymýšleli, tak jsem žasla, jak to bylo krásné, když jsme to dávali dohromady. Bylo to pro mě dojemné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Opicová, zakladatelka souboru:</w:t>
       </w:r>
       <w:r>
@@ -198,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-08-02-2023-16-28" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>