--- v0 (2026-02-03)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé mohou navrhovat místa pro rozšíření parkovišť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek hledá možnosti, jak navýšit počet parkovacích míst. Aktuálně ve městě chybí odhadem 3 500 stání. Letos se nějaká nová parkoviště vybudují, ale město zároveň vyzývá veřejnost, aby zkusila sama navrhnout, kde by mohla nová parkovací místa vzniknout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně ve městě máme vytipovaných několik lokalit, na  kterých bychom chtěli vybudovat nová parkovací místa. Ať je to sídliště  Slezská, u Sikorovy vily, pod magistrátem, Collo-louky a samozřejmě i tady na  Rivieře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Existuje několik studií, které se shodují na tom, že na  sídlištích je kritický nedostatek parkovacích míst. Týká se to Riviery, Slezské  a dalších lokalit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve městě chybí odhadem 3 500 parkovacích míst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve městě chybí odhadem 3 500 parkovacích míst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V minulosti, když se sídliště stavěla, tak se počítalo  s necelým jedním parkovacím místem pro jeden byt. Současná situace je  taková, že v průměru to vychází na dvě parkovací místa na jeden byt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město zároveň vyzývá občany, aby posílali své podněty  ohledně parkování na mail .  Mohou také sami navrhovat, kde by mohla být nová parkoviště.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město zároveň vyzývá občany, aby posílali své podněty  ohledně parkování na mail .  Mohou také sami navrhovat, kde by mohla být nová parkoviště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Požádali jsme občany, aby přišli s nějakými náměty, kde  by se daly parkovací místa vytvořit. Přijímáme tyto náměty, budeme se jimi  zabývat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -149,75 +262,73 @@
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň na vytypovaných plochách pro parkování budou  parkovat výhradně dodávky a osobní automobily. Nákladní automobily a kamiony  budou parkovat na okrajích města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V centru města nemůžeme zajistit parkování pro nákladní  automobily. Ty budou parkovat v okrajových částech. A případně budou na  takových parkovištích, které budou potom zpoplatněny. Protože dopravci nemohou  počítat s tím, že jim zajistíme pro všechny nákladní automobily parkování  zdarma v centru města. To není v našich silách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyřešení parkování je dnes priorita číslo jedna. Město uvažuje  také o tom, že by například postavilo parkovací domy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyřešení parkování je dnes priorita číslo jedna. Město uvažuje  také o tom, že by například postavilo parkovací domy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě je to otázka finanční. Jsou to drahé záležitosti.  Ale během toho období bychom chtěli určitě jeden parkovací dům zrealizovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba takového parkovacího domu se pohybuje kolem 200  milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba takového parkovacího domu se pohybuje kolem 200  milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V městských bytech se letos nezvýší nájmy o inflaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -229,97 +340,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rada města Frýdku-Místku po roce řešila inflační doložku v nájemních  smlouvách u bytů. A letos se opět rozhodla doložku neuplatnit. Znamená to, že  se lidem nezvýší nájmy v městských bytech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zejména z toho důvodu, že ta inflace za předchozí rok  byla značně vysoká, 15,1 procenta. A uplatnění inflace by mělo veliký dopad na  výši nájmu. Dělalo by to mezi 5 a 8 korunami u nájemného za metr čtvereční u  podlahové plochy v bytech, domech zvláštního určení. A dokonce 6 až 13  korun za jeden metr čtvereční v běžných nebo v ostatních bytech. A  vzhledem k rozměrům nebo podlahové ploše bytů by to znamenalo zvýšení  nájemného o několik stovek korun. A takové zvýšení se nám zrovna v této době  zdálo příliš vysoké, proto jsme rozhodli, že u těch městských bytů tu inflační  doložku nebudeme uplatňovat. Týká se to celkem 1 300 bytů. Mě samozřejmě  mrzí, že nemůžeme takto postupovat u soukromých bytů a ulevit tak všem občanům.  Nejen těm, kteří užívají městský byt, ale z povahy věci to skutečně můžeme  uplatňovat pouze na nájemné městských bytů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se rozhodlo nezvyšovat nájmy už třetím rokem. Poprvé  to bylo kvůli koronaviru a loni kvůli inflaci, která měla představovat navýšení  zhruba o 3 koruny na metr čtvereční. Letos by to tak bylo až čtyřikrát víc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se rozhodlo nezvyšovat nájmy už třetím rokem. Poprvé  to bylo kvůli koronaviru a loni kvůli inflaci, která měla představovat navýšení  zhruba o 3 koruny na metr čtvereční. Letos by to tak bylo až čtyřikrát víc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nicméně v těch dřívějších letech, tam zase ta inflace  byla značně nízká. Čili ten příjem do toho rozpočtu byl v řádech stovek  tisíc. Tam jsme se rozhodovali spíše mezi tou administrativní náročností. A tím  poměrně nevelkým přísunem do rozpočtu města. Nicméně teď opravdu hrál hlavní  roli ten sociální faktor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní krok pro městskou pokladnu znamená, že přijde o  několik milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní krok pro městskou pokladnu znamená, že přijde o  několik milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme to tak trošku předvídali. A proto jsme ty finanční  prostředky, které nebudou vybrány na tom nájemném, neuplatňovaly do rozpočtu na  rok 2023. Čili v podstatě nejde o to, že bychom teď museli hledat rezervy  a sanovat tím výpadek příjmů. My jsme už nepočítali s tím navýšením, právě  proto, že už jsme odhadovali, že ta inflace bude vysoká. A tedy ten sociální  dopad by byl značný. Takže jsme spíše počítali s tím, že tu inflační doložku  nebudeme uplatňovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nájmy u bytů ve vlastnictví města a bytů v domech zvláštního  určení se nebudou zvyšovat do konce února příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nájmy u bytů ve vlastnictví města a bytů v domech zvláštního  určení se nebudou zvyšovat do konce února příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlasujte v anketě o možném pojmenování města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -331,97 +439,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek a Místek jsou oficiálně jedním městem už 80 let. V počátcích  ale dlouho trvalo, než se pro souměstí našel jednotný název.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Radnice po roce 1939 ve Frýdku-Místku se poněmčily a k 1.  lednu 1943 definitivně rozhodly, že vznikne takzvaný Gross Friedeck. Tedy  Frýdek, který měl místní části Frýdek, Místek, spadaly tam pod to i Skalice, Chlebovice,  i Dobrá, všechny tady ty okolní obce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 1945 pak lidé z Místku protestovali, že se  má město jmenovat jenom Frýdek. Vznikla proto anketa, kde mohli lidé navrhnout nový  název. Nakonec vzešlo 22 návrhů. Mezi nimi například Beskyd, Bezručov, Hradec  nad Ostravicí. Turistov nebo dokonce Molotov, či Stalinov. Anketa ale skončila  fiaskem a přetahovaná o název trvala ještě několik let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 1945 pak lidé z Místku protestovali, že se  má město jmenovat jenom Frýdek. Vznikla proto anketa, kde mohli lidé navrhnout nový  název. Nakonec vzešlo 22 návrhů. Mezi nimi například Beskyd, Bezručov, Hradec  nad Ostravicí. Turistov nebo dokonce Molotov, či Stalinov. Anketa ale skončila  fiaskem a přetahovaná o název trvala ještě několik let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Definitivně po roce 1955 byl stanoven úřední název Frýdek  bez pomlčky Místek, okres frýdecko-místecký. A pomlčka přibyla po jazykové  reformě v polovině šedesátých let. Pak se některé obce k městu znovu  připojovaly a po roce 1990 se odtrhly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se nyní rozhodlo, že vyhlásí stejnou anketu, jako probíhala  v roce 1945.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se nyní rozhodlo, že vyhlásí stejnou anketu, jako probíhala  v roce 1945. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Občané mohou buďto vybírat názvy, které již byly zmíněny  nebo mohou přijít s názvem novým. Je to taková forma, kterou chceme  samozřejmě pobavit, ale vytvořit i nějakou vazbu. A oceníme nejenom ty, kteří  se trefí do názvu, která získá nejvíce hlasů, ale zároveň chceme ocenit i ty,  kteří přijdou s nejzajímavějším nebo nejprogresivnějším, či  nejpřiléhavějším novým názvem města. Tak, jak by se Frýdek-Místek mohl jmenovat,  kdyby se nejmenoval Frýdek, spojovník, Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlasování je možné přes aplikaci Munipolis, kde mohou lidé  vybrat právě z 22 možností nebo napsat vlastní návrh. Případně mohou napsat  na email .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlasování je možné přes aplikaci Munipolis, kde mohou lidé  vybrat právě z 22 možností nebo napsat vlastní návrh. Případně mohou napsat  na email . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -496,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-09-02-2023-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>