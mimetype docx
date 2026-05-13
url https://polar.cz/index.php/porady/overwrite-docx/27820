--- v0 (2026-02-27)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2023, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Točna byla dokončena pozdě a stavba má chyby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V části Butovice je hotova poslední etapa výstavby chodníku. Součástí projektu byla i úprava nedaleké autobusové točny. Stavba ale skončila se zpožděním a má chyby. Bude se tu znovu kopat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě naším primárním úkolem je bezpečnost občanů. V této lokalitě jsme postupně realizovali první, druhou a nyní i třetí etapu výstavby chodníkového tělesa, takže jsme rádi, že se tu občané mohou bezpečně pohybovat, protože komunikace Butovická je poměrně frekventovanou cestou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dalo by se říct, že projekt úspěšně skončil. Jenže opak je pravdou, radnice řeší dva zásadní problémy. Jedním z nich je nedodržení termínu stavby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řádu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Stavba byla zahájena v květnu loňského roku. Ukončena byla fyzicky 15. prosince, ještě nějakou dobu trvalo předání, kolaudace stavby, takže řekněme, že celé dílo jsme převzali k datu 16. ledna.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Stavba byla zahájena v květnu loňského roku. Ukončena byla fyzicky 15. prosince, ještě nějakou dobu trvalo předání, kolaudace stavby, takže řekněme, že celé dílo jsme převzali k datu 16. ledna.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To dílo mělo být původně dokončeno 21. října. Zejména na straně zhotovitele docházelo k velkým prodlevám, ať už tady pracovalo méně lidí, v podstatě po celý průběh stavby jsme řešili připomínky ze strany technického dozoru nás jako investora vůči zhotoviteli. Bohužel došlo ke zpoždění dosi výraznému, naštěstí se nám alespoň podařilo zprovoznit tu autobusovou zastávku v místě točny na vánoční svátky, kdy ten pohyb občanů městskou hromadnou dopravou bývá větší.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení města tak bude chtít za zpoždění stavby po zhotovitelské firmě penále. Kalkulovaná částka je téměř 2 milion korun. Ovšem je tu ještě jedna komplikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -511,93 +625,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-10-02-2023-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>