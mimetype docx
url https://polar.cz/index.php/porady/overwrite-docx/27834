--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti gymnázia sbírali zkušenosti ve Štrasburku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia navštívili Štrasburk, a to za výhru v projektu nazvaném Školy vyslanci Evropského parlamentu. Dozvíte se, co všechno zažili a jaká to pro ně byla zkušenost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Minulý školní rok pracovali studenti gymnázia na projektu nazvaném Školy vyslanci Evropského parlamentu. Jejich práce byla vyhodnocena jako nejlepší a za odměnu se dostali do Štrasburku, kde absolvovali simulaci jednoho zasedání společně se studenty dalších zemí. Projekt byl pro studenty docela náročný.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Minulý školní rok pracovali studenti gymnázia na projektu nazvaném Školy vyslanci Evropského parlamentu. Jejich práce byla vyhodnocena jako nejlepší a za odměnu se dostali do Štrasburku, kde absolvovali simulaci jednoho zasedání společně se studenty dalších zemí. Projekt byl pro studenty docela náročný. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Brzá</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">zástupkyně ředitele Gymnázia Karviná: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti mohou vidět, že za nějakou aktivitu se dostanou do světa a vážíme si těchto příležitostí, které pro ně jsou, protože dostat se do těchto institucí není vůbec jednoduché, možná i nemožné pro běžného smrtelníka.”</w:t>
       </w:r>
@@ -82,53 +196,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vypracovat projekt bylo docela obtížné a nároční na kreativitu.. Studenti některé aktivity pro ostatní žáky i veřejnost museli vytvářet sami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Brzý, student Gymnázia Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme připravovali různé akce ve škole a na sociální sítě jako facebook nebo třeba na instagram jsme dělali příspěvky o každé zemi EU a významných dnech Evropy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Kromě Štrasburku navštívili studenti při této příležitosti i jiná místa v zahraničí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> Kromě Štrasburku navštívili studenti při této příležitosti i jiná místa v zahraničí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hedvika Wawreczková ,studentka Gymnázia Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Byla to dobrá zkušenost, za to jsem velmi vděčná, myslím, že všichni, kdo se na tom podíleli, tak pro ně to bylo taky přínosné. Zase jsme si vyzkoušeli něco nového než co ve škole probíhá, hodně to bylo poučující a naučili jsme se hodně nových věcí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivní jsou studenti gymnázia i v jiných projekt momentálně se zapojili například do projektu k Poho Parku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,53 +253,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští senioři se pobavili na masopustní zábavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbor sociální magistrátu města Karviné uspořádal pro seniory s městských klubů masopustní zábavu. Konala se v Obecním domě Družba a vy se tam s námi teď podívejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S dobrou náladou dorazili karvinští senioři do Obecního domu Družba na na pro ně speciálně připravenou masopustní zábavu. Pozdravit je přišli i zástupci vedení města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S dobrou náladou dorazili karvinští senioři do Obecního domu Družba na na pro ně speciálně připravenou masopustní zábavu. Pozdravit je přišli i zástupci vedení města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "My jsme i přes tu nelehkou situaci, která dnes rozpočty vládne, se snažili udržet ten základ pro seniory, seniorské domy a jedna z akcí je dnes masopustní zábava. Jsem rád, že ty akce probíhají, že to senioři mají a že se tady baví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Smužová, vedoucí odboru sociální  MMK:</w:t>
       </w:r>
       <w:r>
@@ -226,53 +338,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O házenou je v Karviné zájem mezi děvčaty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Házená patří mezi nejatraktivnější sporty v Karviné a láká i děvčata. Trénují pod vedením zkušených trenérek v rámci Tělovýchovné jednoty Sokol Karviná několikrát týdně a to už od šedesátých let minulého století.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oddíl házené žen byl v Karviné založen pod Tělovýchovnou jednotou Spartak Kovona a na začátku devadesátých let se zařadil pod TJ Sokol Karviná.V současné době je předsedou Vladimír Jančošek, a to s menší přestávkou už deset let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oddíl házené žen byl v Karviné založen pod Tělovýchovnou jednotou Spartak Kovona a na začátku devadesátých let se zařadil pod TJ Sokol Karviná.V současné době je předsedou Vladimír Jančošek, a to s menší přestávkou už deset let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Jančošek, předseda oddílu házené TJ Sokol Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Základnu máme zhruba asi 80 členů, z toho zhruba 85-90 procent tvoří hráčky přímo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozděleny jsou hráčky podle věku, od osmi let začínají hrát v přípravce, pak v kategorii minižaček, mladších a starších žaček a také tady trénují i mladší dorostenky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -571,93 +682,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-14-02-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>