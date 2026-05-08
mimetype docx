--- v0 (2026-02-21)
+++ v1 (2026-05-08)
@@ -1,102 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2023, 17:46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z USAR týmu se vrátili z Turecka domů, své úkoly zvládli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Český USAR tým se v pátek vrátil z Turecka domů. Polovinu hasičů vysadilo letadlo nejprve v Praze a druhou část později v Ostravě. Pomáhali ve městě Adiyaman a v nepřetržitých směnách pracovali 10 dnů. Katastrofu takového rozsahu doposud nezažili. Zemětřesení připravilo o život desetitisíce lidí a doslova srovnalo se zemí tisíce domů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velký potlesk a obrovská radost. Tak to vypadalo v pátek  večer na letišti v Ostravě po příletu moravskoslezských členů USAR týmu.  Vítaly je tady totiž i jejich rodiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velký potlesk a obrovská radost. Tak to vypadalo v pátek  večer na letišti v Ostravě po příletu moravskoslezských členů USAR týmu.  Vítaly je tady totiž i jejich rodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Chromý, člen USAR odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přivítání bylo velice emotivní. Hezké a nečekali jsme to.  Neměli jsme žádné informace, že něco takového tady bude pro nás. A velmi  příjemné překvapení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naši hasiči se do Turecka dostali 6. února, ještě večer po  zemětřesení. Velmi obtížná byla přeprava na místo určení a druhý den už byli v plném  pracovním nasazení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naši hasiči se do Turecka dostali 6. února, ještě večer po  zemětřesení. Velmi obtížná byla přeprava na místo určení a druhý den už byli v plném  pracovním nasazení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Němčík, velitel českého USAR odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta mise byla z hlediska rozměrů, charakterem, délkou  trvání a rozsahem, opravdu něco mimořádného, co jsme ještě nezažili a neřešili.  A když se na to dívám retrospektivně, tak opravdu jsem rád, že jsme opravdu udělali  kus dobré práce, která byla oceněna nejenom v Turecku, ale měli jsme  odezvu také z České republiky. Ale pro mě jako pro velitele týmu je ta  nejdůležitější věc, že jsme se všichni vrátili ve zdraví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Klega, vedoucí kynologické skupiny USAR  odřadu:</w:t>
       </w:r>
       <w:r>
@@ -114,125 +227,122 @@
         <w:t xml:space="preserve">Jiří Němčík, velitel českého USAR odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Před budovou guvernéra se tlačily stovky, tisíce lidí, kteří  všichni měli nějaký důvod žádat o pomoc, protože jejich příbuzní byli pod sutinami.  Měli jsme tam hrůzné obrázky matek s botičkami dětí dožadující se pomoci a  nějakou prioritu. Když jsme procházeli kolem jenom v uniformě, tak nás  okamžitě tahali někde. My jsme říkali, že potřebujeme se domluvit, kde dáme ten  tým. A nikdo to nechtěl slyšet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Klega, vedoucí kynologické skupiny USAR  odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý hasič tu práci dělá proto, aby pomáhal lidem,  zachraňoval lidi. A to je to, co nás tam drží, protože víme, že tam jsme  potřeba. Že ti lidé jsou nám vděční, tu vděčnost tam neskutečně projevovali. A  to je pro nás důležité a tím, že jsme týmový a jsme tam ve velkém počtu, tak ta  týmovost a podržení se jeden druhého dělá také hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z trosek vytáhli 78 mrtvých, ale i dva živé a další  pomohli najít jiným týmům. Velkou zásluhu na tom měla fenka Terezka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z trosek vytáhli 78 mrtvých, ale i dva živé a další  pomohli najít jiným týmům. Velkou zásluhu na tom měla fenka Terezka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Klega, vedoucí kynologické skupiny USAR  odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty první dva dny byla ve stresu, protože to pro ni bylo  něco, co ještě nepoznala. Nicméně, jakmile zjistila, že je tam důležitá, to je  pro ni to, co potřebuje. Tak začala pracovat a měla z toho svým způsobem z té  práce radost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Chromý, člen USAR odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vnímám to zase jako posun vnitřně někde dál. Mohl jsem se  účastnit tornáda na jižní Moravě, požáru v Hřensku a to je další mimořádná  událost, které jsem se účastnil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro naše hasiče teď bude nejdůležitější odpočinek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro naše hasiče teď bude nejdůležitější odpočinek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Klega, vedoucí kynologické skupiny USAR  odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teď určitě pasivně, protože jsem hodně unavený a pak bude  následovat určitě nějaký aktivní odpočinek a samozřejmě práce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Němčík, velitel českého USAR odřadu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě, tím, že všichni pracovali 24/7, tak to mělo  určitý efekt, že ta fyzická práce pomáhala čistit hlavu a pořád to mělo smysl  ta práce. Samozřejmě uvidíme, co to může udělat po tom návratu. Máme psychologa  v rámci hasičského záchranného sboru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zemětřesení, které zasáhlo Turecko a Sýrii si vyžádalo už přes 44  tisíc obětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zemětřesení, které zasáhlo Turecko a Sýrii si vyžádalo už přes 44  tisíc obětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">22.2. si připomínáme Den obětí trestných činů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -385,53 +495,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I díky rychlé první pomoci je muž mimo ohrožení života. Útočník byl dopaden během pár hodin. Jde o 42letého recidivistu, který byl na svobodě asi půl roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pachatel byl obviněn z  pokusu zvlášť závažného zločinu vraždy, za který mu hrozí 10 - 18 let vězení." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všech 5 vražd je objasněno. Tři pachatelé čekají na trest za mřížemi a další dva, kteří vraždili minulý týden, spáchali sebevraždu. 78letý muž se zastřelil na místě činu a žena, která probodla manžela v hotelovém domě Hlubina se oběsila v cele na prostěradle.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všech 5 vražd je objasněno. Tři pachatelé čekají na trest za mřížemi a další dva, kteří vraždili minulý týden, spáchali sebevraždu. 78letý muž se zastřelil na místě činu a žena, která probodla manžela v hotelovém domě Hlubina se oběsila v cele na prostěradle. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -506,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-23-02-2023-17-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>