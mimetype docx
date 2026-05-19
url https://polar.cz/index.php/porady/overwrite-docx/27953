--- v0 (2026-02-26)
+++ v1 (2026-05-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3.2023, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začátek rekonstrukce Dělnického domu se komplikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začátek rekonstrukce Dělnického domu se oddaluje. Úřad pro ochranu hospodářské soutěže zrušil výběrové řízení na dodavatele stavby. Město musí zadání upravit a vypsat výběrové řízení znovu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -346,55 +461,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Smíchali jsme řepu s tvarohem, potom jsme dělali ty šneka y další věci.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten základ finanční gramotnosti je v tom, aby si spočítali, kolik vloží do projektu a také, aby z toho něco vydělali. A pokud něco vydělají, tak ten zisk jim jde na činnost třídy. Ať už si zajdou na bowling nebo pojedou na výlet, využijí to ve prospěch stmelování třídního kolektivu na nějakou akci třídy. ” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veselá školní cukrárna se opět otevře v březnu, jejími provozovateli bude tým žáků jedné sedmé a jedné osmé třídy.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -469,93 +579,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-03-03-2023-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>