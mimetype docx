--- v0 (2026-02-22)
+++ v1 (2026-05-03)
@@ -1,169 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.3.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radost na zámku v bruntálské Sala terreně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve druhé reportáži navštívíme zámeckou Sala terrenu v Bruntále a zúčastníme se unikátní kulturní akce Radost na zámku. Stejně jako první dva ročníky, byla i třetí Radost na zámku již měsíc beznadějně vyprodaná a aktuálně obohatila i Mezinárodní den žen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Rotter, organizátorka akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mám ohromnou ambici spolu s našimi partnery přinést radost. Rozsvítit kulturní prostředí nejenom města Bruntál, ale MS kraje. Jsem velmi nadšená ze zájmu publika.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Věnujeme tu muziku ženám a já jsem velmi rád, že se  právě zde na zámku v Sala terreně tenhle styl komorní hudby chytil a překvapuje mě, jaký je zájem o takovou muziku v těchto krásných prostorách v Bruntále. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prostředí okouzlilo také interprety a přizpůsobili tomu i svůj repertoár.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Maxa, zpěvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já si myslím, že do tohohle prostředí zámeckého a do této noblesy, která nás tady obkloipuje, protože to je opravdu pastva pro oči, se hodí něco málo poezie, tak já dneska asi budu hrát písničky, které jsou poetičtější, aby tak nějak zapadaly do toho rámce toho prostředí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Tögel Kalivodová, pěvkyně, sólistka Národního divadla: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to krásné prostředí bruntálského zámku, úžasné, komorní, zimní a velmi romantické, takže se moc těším na svůj koncert. Samozřejmě Carmen, Habanero, Segediu, potom krásné ukázky z klasického muzikálu Memory, vzpomínky z muzikálu Kočky, Knížka snů, no a ještě nějaké překvapení, uvidíte a uslyšíte.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak tři ročníky, tři roky. To je dost dlouhá doba, K tomu Trofeo Niké. A já bych chtěl využít této slavnostní příležitosti a poděkovat paní Marcele Rotter, protože opravdu obohatila za tu dobu, nebo obohacuje kulturní scénu našeho města Bruntálu.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová zámecká Sala terrena poskytuje také stylové prostředí kavárně a mnoha výstavám a vernisážím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -267,93 +347,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-13-03-2023-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>