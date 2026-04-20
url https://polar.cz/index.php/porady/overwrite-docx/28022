--- v0 (2026-02-23)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.3.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš složil slib zastupitele MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Moravskoslezského kraje začalo tentokrát začalo slavnostním ceremonií. Starosta Slezské Ostravy Richard Vereš totiž nahradil svého stranického kolegu a složil slib zastupitele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -134,75 +249,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezska Ostrava začíná pomalu sázet na instalaci  polozapuštěných kontejnerů. Od roku 2021 byly postupně instalovány na čtyřech místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na radnici jsme pravidelně přijímali spousty stížností občanů  na stav kontejnerových stanovišť. Zejména na větších sídlištích. Souvisí to  jednak s tím, že tyto kontejnery často rabují různí nepřizpůsobiví občané,  kteří z nich následně vyhazují odpadky. A ty znečišťují veřejný prostor. Ale  samozřejmě kontejnery jako takové hygienicky nepůsobí úplně dobře. Protože jednak  zapáchají, někdy z nich vytékají různé látky. A samozřejmě nepůsobí ani dobře  esteticky v rámci veřejného prostoru. Z tohoto důvodu jsme se  rozhodli instalovat v rámci městského obvodu polozapuštěné i zapuštěné  kontejnery."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V průběhu letošního roku probíhá instalace na dalších  třech místech a obvod tak bude mít 7 stanovišť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V průběhu letošního roku probíhá instalace na dalších  třech místech a obvod tak bude mít 7 stanovišť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "A to na Podolí, na Kamenci, na Nové osadě a také na Zámostní.  Tyto kontejnerové stání rozšiřujeme postupně. A to v závislosti na  finančních prostředcích, kde vybudování jednoho takového kontejneru, související  se složitou betonáží a zakládáním tohoto kontejneru, vyjde na necelých 300  tisíc korun. A samozřejmě nás omezuje také možnost vývozu těchto kontejnerů,  kdy společnost OZO Ostrava, která zajišťuje vývoz polozapuštěných i zapuštěných  kontejnerů, musí na tento vývoz využívat speciální vozidla, kterých zatím také  není mnoho, a proto se postupně doplňují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kompletní realizace všech 37 samostatných kontejnerů, včetně  těch instalovaných, byla vyčíslena na 10,7 milionu korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kompletní realizace všech 37 samostatných kontejnerů, včetně  těch instalovaných, byla vyčíslena na 10,7 milionu korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Myslivci se dnes starají hlavně o zvěř a vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -214,119 +327,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I v rámci Slezské Ostravy působí myslivci. Oficiálně se  vznik jejich spolku datuje od roku 1945, jako lidová myslivost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Lizák, předseda Mysliveckého spolku  Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zakládajícím členem byl můj děda. Já pokračuji v té tradici.  Náplň té myslivosti není, jak si někdo myslí, že chodíme jenom s flintou a  lovíme zvěř. Já bych řekl, že to je ani ne jedno procento z té celkové  činnosti. Ale hlavní, co je stěžejní, tak starat se o tu zvěř, aby tady vůbec byla.  Aby ty generace po nás vůbec věděly, jak vypadá bažant, zajíc, to jsou  dominantní druhy, které tady jsou. Samozřejmě liška, ta je přemnožená, která  nám tady dělá velké populační škody na té drobné zvěři."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velké hony už se na Slezské nedělají, dvakrát ročně se pořádají  pouze symbolická setkání v podobě obchůzek po honitbách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velké hony už se na Slezské nedělají, dvakrát ročně se pořádají  pouze symbolická setkání v podobě obchůzek po honitbách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Lizák, předseda Mysliveckého spolku  Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Víceméně se snažíme tu zvěř chránit. A to tak, že vytváříme  jim životní podmínky. To znamená, různé biotopy upravujeme, jak remízky,  přikrmování v zimě, což je důležité. Z další zvěře, která se tady  nachází a je možnost, aby lidé viděli, tak je srnčí zvěř. Objevil se nám tady i  divočák a samozřejmě kachna divoká."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Myslivci se dále věnují hlavně vzdělávání dětí v mateřinkách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Myslivci se dále věnují hlavně vzdělávání dětí v mateřinkách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Lizák, předseda Mysliveckého spolku  Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kde jim ukazujeme takovou výukou, jaká zvířátka tady jsou.  Samozřejmě i rostliny. A takovou formou se je snažíme vtáhnout do té přírody.  Aby věděly, jak se mají hlavně chovat. Hlavně v tom předjaří, kdy budou  mít mladé hlavně srnčata, zajíci, bažanti. Nesahat na ně, nechat je v klidu,  protože když na to srnčátko sáhnete, byť v dobré víře pohladíte, starší srna  už ho nepřijme a ono umře hlady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A v neposlední řadě je to pořádání akcí v podobě mysliveckých  plesů, heřmanických dožínek a letos budou zdejší myslivci připravovat i akci pálení  čarodějnic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A v neposlední řadě je to pořádání akcí v podobě mysliveckých  plesů, heřmanických dožínek a letos budou zdejší myslivci připravovat i akci pálení  čarodějnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Lizák, předseda Mysliveckého spolku  Ostrava-Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Velkou část těch financí na tu naši činnost si vytváříme z těch  našich společenských akcí. Část je z našich osobních vkladů, kdy  samozřejmě každé členství něco stojí. Takže dokládáme i naše finance. Ale  samozřejmě bych chtěl poděkovat i vedení Slezské Ostravy. A hlavně panu  starostovi Richardu Verešovi, protože je naším podporovatelem. Ale já myslím,  že nejenom našeho spolku, ale všech spolků na území Slezské Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Myslivecký spolek působící v rámci Slezské Ostravy má  12 členů a ročně hospodaří s částkou do 100 tisíc korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Myslivecký spolek působící v rámci Slezské Ostravy má  12 členů a ročně hospodaří s částkou do 100 tisíc korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Spisovatelka představila oblíbené knihy pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -352,75 +461,73 @@
         <w:t xml:space="preserve">Zuzana Pospíšilová, spisovatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přivezla jsem knižní miminko, knížku, která se narodila  nedávno. Je to kniha Kouzelná třída slaví Den dětí. Takže tu dětem také lehce  přestavím. A neustále pracuji na dalších nových knihách. Ale o tom dětem zatím  prozrazovat nebudu. Kouzelná třída slaví Den dětí je knížka ze série Kouzelná třída.  Je to už asi desátý nebo jedenáctý díl. Tato série má mezi dětmi velikánský  úspěch, takže mě nakladatelství žádají o další a další díly. Takže jak už název  napovídá, odehrává děj v době, kdy se slaví Den dětí. A protože paní  učitelka v Kouzelné třídě není obyčejná paní učitelka, ale kouzelná víla,  tak je i ten den kouzelný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Proč jste sem dneska přišli? – "Abychom zjistili, jak se jmenuje  ta paní a jak vypadá, kterou čteme, že? Vždycky před spaním, pohádku od paní  Pospíšilové. Tak jsme se přišli podívat, jaké ještě napsala knížky, že? A jaké  můžeme ještě dále číst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V tvorbě autorky mají převahu pohádky, ale věnuje se  také poezii a výukovým textům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V tvorbě autorky mají převahu pohádky, ale věnuje se  také poezii a výukovým textům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Pospíšilová, spisovatelka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já se snažím mít ve svých knížkách i něco didaktického. Něco,  co má ten přesah. A děti vychovává a vzdělává i nenápadným způsobem. Tak i to  je možná důvod, proč jsou mé knížky oblíbené. Nejenom mezi rodiči, ale také  mezi učitelkami. Těší mě, když opakovaně mívám zpětnou vazbu, že třeba v knihovně  po mé besedě se roztrhne pytel se zájemci o mé knížky. A že děti se na mých  knížkách rozečtou a začnou číst. I když je předtím knížky nebavily."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spisovatelka jezdí po besedách napříč celou Českou republikou  a pro děti si připravuje také hry s písmenky a se slovíčky, i různé hádanky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spisovatelka jezdí po besedách napříč celou Českou republikou  a pro děti si připravuje také hry s písmenky a se slovíčky, i různé hádanky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -495,93 +602,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/slezskoostravsky-expres/slezskoostravsky-expres-14-03-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>