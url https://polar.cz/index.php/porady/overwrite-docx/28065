--- v0 (2025-12-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.3.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalový turnaj O pohár starosty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Týmy středních škol a výchovných ústavů si zahrály fotbalový turnaj o pohár starosty Ostravy-Jihu. Jednadvacátého ročníku se zúčastnilo deset družstev.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,168 +241,163 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě. Budeme dělat pro to všechno a doufám, že to vyhrajeme. Konkurence je velká, ale uvidíme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco ve skupině A nakonec zvítězilo mužstvo SPŠ Zengrova, ve skupině B si nejlépe vedl tým z Výchovného ústavu Ostrava-Hrabůvka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">DK Akord patřil tradičnímu Plesu seniorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulturní dům Akord se oblékl do slavnostního. Uskutečnil se tady už tradiční Ples seniorů, jehož hlavní hvězdou byla tentokrát Heidi Janků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Beznadějně vyprodaný byl i letos Ples seniorů, který každoročně probíhá v kulturním domě Akord v Ostravě-Zábřehu. Lístky se prodaly během půl hodiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Zubková, organizátorka akcí pro seniory</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Jsme rádi, protože jsme dali občanům Ostravy-Jihu nabídku, kdy na únorovém senior klubu si mohli přednostně koupit lístky a další den do infocenter nemělo co jít, protože bylo vyprodáno. Na úvod jsme měli s panem Kačorem takovou scénku, pak vystoupila taneční skupina s orientálním tancem, která nikdy nezklame. Velmi krásné motýlí křídla, tak si myslím, že to bylo efektní vystoupení pro publikum. Všichni se těšíme na Heidi Janků, tak se načančám, načančám, všichni si to užijeme na plné pecky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Jsme rádi, protože jsme dali občanům Ostravy-Jihu nabídku, kdy na únorovém senior klubu si mohli přednostně koupit lístky a další den do infocenter nemělo co jít, protože bylo vyprodáno. Na úvod jsme měli s panem Kačorem takovou scénku, pak vystoupila taneční skupina s orientálním tancem, která nikdy nezklame. Velmi krásné motýlí křídla, tak si myslím, že to bylo efektní vystoupení pro publikum. Všichni se těšíme na Heidi Janků, tak se načančám, načančám, všichni si to užijeme na plné pecky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Heidi Janků, zpěvačka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já mám samozřejmě Ostravu jako rodné město a mám k ní takovou nostalgii, takže když jedu Porubou tak musím jet tou Leninkou abych viděla ten náš byteček, kde jsme kdysi bydleli. Do Třebovic občas taky zajedu ráda a tady mám hlavně tetu, mám tady rodinu, takže kapelu mám tady. Jsem tady velmi často a moc ráda tady jezdím. Protože jste regionální televize, tak to můžu říct. Ostrava je prostě nejvíc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připravena byla i bohatá tombola, do které krásnými cenami přispěl nejen radnice Ostravy-Jihu ale také ostatní ostravské obvody, MS kraj a kluby důchodců. Hlavní cenou byl zájezd do Chorvatska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: návštěvníci plesu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsem poprvé a líbí se mi tady. Jsme tady z Horymírové, kde bydlíme. Tam máme krásný velký klub. Jsem, ráda, že jsme šli. Je tu krásné posezení, jsme tady poprvé, vážím si toho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...31 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Na plese v Akordu jsem poprvé seniorském samozřejmě a moc se mi to tu líbí. Od začátku, kdy jsme prostě měl představení různých tanečních souborů a tak dále. A taky jsem si všiml nádherné tomboly. Doufám, že všichni budou spokojeni." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Já už tady jsem asi potřetí ne-li počtvrté a jako vždy tak příjemnou atmosféru a jít na ples ve čtvrtek ve 3 odpoledne, to je všechno tak zvláštní a krásné, že není co dodat, jenom se zúčastnit třeba i příští rok." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"To, co zažívám dneska, je velmi příjemný zážitek. Jsem tady poprvé a je to moc prima. gratuluju pořadatelům i vám k tomu, jak se vám daří." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Už jsem tu aspoň 5x byla. Vždycky obdivuji jak je to spořádané, program, obdivuju a hrozně se nám to líbí tady. Bavíme se dobře a je nám tady velice dobře." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to tady úžasné. Jsem, tady poněkolikáté a vždycky se budu ráda vracet. Zábava, společnost u stolu, moc hezké. Úžasně zvolený program, Heidi Janků a vystoupení s panem moderátorem bylo úžasné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ples si všichni dosytosti užili a na ten další se mohou těšit opět příští rok.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
@@ -376,93 +486,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-jih/expres-ostrava-jih-21-03-2023-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>