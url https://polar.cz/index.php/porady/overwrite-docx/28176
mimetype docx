--- v0 (2026-02-24)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.4.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chaty na Javorovém čeká nutná modernizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezi oblíbené cíle turistů v Beskydech patří Javorový vrch. Ten v brzké době dozná některých změn. Město Třinec nechá opravit svou historickou turistickou chatu a horská služba si postaví zbrusu novou chatu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Javorový je poměrně dobře dostupný vrchol pěšky, na kole nebo lanovkou. Za příznivého počasí horu denně navštíví několik stovek lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Javorový je poměrně dobře dostupný vrchol pěšky, na kole nebo lanovkou. Za příznivého počasí horu denně navštíví několik stovek lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska jsme si zašli na Javorový vrch, že se v klidu projedeme. Zaparkovali jsme auto dole pod lanovkou a nahoru jsme vyšli. Tady si zkusíme dát nějakou polévku na zahřátí a tak si po těch našich horách chodíme. Pak zkusíme Lysou horu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Horská chata na Javorovém z roku 1895 je zřejmě nejstarší v Beskydech. Patří městu Třinec, které chce historický objekt opravit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -94,56 +208,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svou chatu mají na Javorovém také horští záchranáři. Jejich základna však už je v takovém stavu, že je třeba ji nechat zbourat a postavit novou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Česlav Jadamus, HS Beskydy, správce stanice Javorový:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to chata, která je využívána celoročně pro výkon služby, to znamená v zimě i v létě jsme tady nonstop. Životnost té chaty došla ke svému závěru, takže postupně, jako je tomu v celé republice, se ty starší chaty, obměňují, staví se nové, aby vyhovovaly veškerým bezpečnostním předpisům a aby šly energeticky vytápět. Takže jsme přišli na řadu teď my a v průběhu příštího roku, maximálně roku a půl se tady postaví kompletně nová chata. Bude lepší, protože nebude tam tolik foukat a bude to dát vytápět, budou tam větší prostory jak na službu, tak na uskladnění techniky a myslím si, že i když ta nová chata bude na pohled možná, prostorově bude uvnitř větší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavební práce na Javorovém by neměly omezit činnost horské služby, ani turistický ruch. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé si prohlédli útroby hráze přehrady Šance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -272,137 +380,107 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po tříleté pauze tuto sobotu 25. března navštívilo přehrady Slezskou Hartu, Kružberk a Šance celkem 6 860 návštěvníků. Současně v Ostravě na správě státního podniku přišlo na vodohospodářský dispečink a do vodohospodářských laboratoří dalších 116 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tradičně je velký zájem o vodní dílo Šance, které letos 1560 osob. Přes lávku do odběrné věže jich prošlo 925, tam byl přístup limitován prostupností lávky. V injekční chodbě museli sestoupit po 380 schodech do nejnižšího místa a po 420 pak vystoupat zpět do pravého zavázání hráze. Velký zájem byl i o Slezskou Hartu a Kružberk na řece Moravici, které si prohlédlo zhruba 5 300 osob. Někteří (cca 300 osob) současně navštívili rybné hospodářství Povodí Odry pod hrází Kružberka a zakoupili si čerstvou rybu přímo u sádek. Největší zájem byl o kružberského pstruha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Vysokou účast jsme očekávali vzhledem k dlouhé covidové pauze. Věřím, že i přes delší čekání na prohlídku si všichni den užili. Samozřejmě musím poděkovat obsluze jednotlivých přehrad za skvělé zvládnutí akce. Během celého dne nedošlo k žádným významným problémům také díky ukázněnosti všech návštěvníků, kteří dbali všech pokynů organizátorů. Výrazná pomoc byla ze strany Policie ČR při organizaci dopravy, za kterou děkujeme“,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> řekl generální ředitel státního podniku Povodí Odry Jiří Tkáč.  </w:t>
-[...49 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> řekl generální ředitel státního podniku Povodí Odry Jiří Tkáč.    Také v Ostravě byl zájem o návštěvu vodohospodářského dispečinku, kde si mohli zájemci utvořit představu, jak funguje celá Vodohospodářská soustava povodí Odry, která řeší oba extrémní hydrologické jevy – povodně a sucho, a prohlédnout si zázemí laboratoří, ve kterých se mimo jiné sleduje, na základě laboratorních rozborů, kvalita vody v nádržích.  V letošním roce musely zůstat veřejnosti nepřístupné přehrady Žermanice a Morávka z důvodů probíhajících rekonstrukčních a údržbových prací.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Návštěvnost v roce 2023: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slezská Harta - 2 500 návštěvníků Kružberk – 2 800 návštěvníků Šance - 1 560 návštěvníků Vodohospodářský dispečink - 51 návštěvníků Vodohospodářské laboratoře - 65 návštěvníků </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Údolní nádrž Kružberk</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> na řece Moravici u Kružberka, jejíž betonová tížní zeď je navržena ve tvaru oblouku o kruhovém poloměru 450 m, je nestarším přehradním dílem, která byla v letech 1948 až 1955 na území severní Moravy a Slezska vybudována. Myšlenka na výstavbu přehrady v hydrologicky a morfologicky velmi výhodném profilu Moravice byla sledována již od začátku 20. stol., vlastní výstavbu spustila až situace po 2. válce, kdy bylo třeba pokrýt zvýšenou potřebu vody rozvíjejícího Ostravska. Původní záměr sledoval mimo energetické využití průtoků Moravice spíše zásobování průmyslu užitkovou vodou, koncentrace obyvatelstva do nových městských sídlišť Ostravsko-karvinské aglomerace však tehdy způsobila, že ještě uprostřed stavby (1951) se z rozhodnutí centrálních úřadů stala přehrada Kružberk zdrojem ne průmyslové, ale pitné vody k zajištění potřeb obyvatelstva. Tak je tomu dodnes, nádrž Kružberk jako nádrž vodárenská patří ke klíčovým zdrojům Ostravského oblastního vodovodu, zásobujícím spolu s nádržemi Šance a Morávka bezmála 1,2 mil. obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Údolní nádrž Slezská Harta</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> na řece Moravici je objemově čtvrtou největší nádrží v celé ČR a vůbec největší na Moravě a ve Slezsku. Její objem velikostí přesahuje součet všech zbývajících 7 údolní nádrží v české části povodí Odry. Z hlediska hospodaření vodou spolupracuje v kaskádě s přehradou u Kružberka, která je situována 10,8 km níže po toku Moravice. K výstavbě nádrže se přikročilo v r. 1987, když v tehdejším extenzivně fungujícím hospodářství byl potenciál vodárenských nádrží po dostavbě poslední z nich (Šance na Ostravici v r. 1974) během 10 let zcela využit. Přehradní těleso nádrže tvoří sypaná zemní hráz ve tvaru oblouku, po jejíž koruně je vedena silnice II/452. Hráz je opatřena těsnicím jádrem, její podloží je utěsněno injektáží ze štoly. I u této přehrady se vyskytly originální geologické poměry, které bylo při zakládání stavby nutno řešit. Profil hráze se nachází totiž v místech jednoho z lávových proudů bývalé „bruntálské sopky“ Velkého Roudného, zasahující pravé úbočí přehradního profilu.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Údolní nádrž Šance</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Údolní nádrž Šance</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> na řece Ostravici slouží dvěma hlavním účelům - k zásobování části Ostravské aglomerace pitnou vodou (v kombinaci s  vodárenskými nádržemi Kružberk a Slezská Harta na Moravici a Morávka na Morávce) a k povodňové ochraně níže situované říční trati řeky Ostravice v délce přibližně 45 km od profilu hráze až po Ostravu. Záměr na výstavbu přehrady vznikl více než před 100 lety po katastrofálních povodních na Ostravici v letech 1902 – 03. Impulsem k vlastní výstavbě o téměř 60 letech později ale nakonec byla potřeba pokrýt narůstající nároky na pitnou vodu na rozvíjejícím se Ostravsku. V letech 1964 až 1969 tak byla vybudována údolní nádrž s přehradním tělesem v té době v republice největší výšce sypané kamenité hráze (65 m), která byla těsněna vnitřním zemním těsnicím jádrem. Technicky ojedinělým tehdy bylo i vedení silnice levobřežním úbočím hory Smrk (1276 m n.m.) pomocí tzv. estakády. Silnici bylo nutno tudy vybudovat jako náhradu za původní, která byla v údolí zatopena přehradou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lední medvědi z Jablunkova pořádali svůj první ponor</w:t>
       </w:r>
     </w:p>
@@ -637,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-07-04-2023-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>