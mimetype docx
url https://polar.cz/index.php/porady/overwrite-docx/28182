--- v0 (2026-03-03)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.4.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští policisté zadrželi muže při výrobě drog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští kriminalisté zahájili po několikaměsíčním prověřování trestní stíhání třicetiletého muže pro jeho rozsáhlou trestnou činnost v souvislosti s výrobou a distribucí drog. Zadržen byl v průběhu výroby pervitinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,84 +278,82 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Večer s Andersenem připravily  knihovnice společně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">K tradičním akcím knihoven patří i oblíbený Večer s Andersenem. Ten letošní byl v Karviné speciální, připravily ho knihovnice ze všech poboček společně a aby zkrátka nepřišly děti z polské školy, večerem zněla nejen čeština, ale i polština.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tématem letošního Večera s Andersenem byl Zločin v knihovně. Pro děti, které se ho zúčastnily, proto připravily knihovnice nevšední zážitek, který začal v parku Boženy Němcové, kam se všichni malí čtenáři přesunuli. Čekalo na ně scénické čtení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tématem letošního Večera s Andersenem byl Zločin v knihovně. Pro děti, které se ho zúčastnily, proto připravily knihovnice nevšední zážitek, který začal v parku Boženy Němcové, kam se všichni malí čtenáři přesunuli. Čekalo na ně scénické čtení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Orszuliková, knihovnice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Všechno to začalo u Pusteckého, což je duch, který pobýval v našich dolech karvinských a ten Pustecký hlídal ten poklad. my jsme vybrali úryvek z knihy Gustava Morcinka, předvedli jsme scénické čtení u stromu Andersena.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po celou dobu vyprávěním, ale i připravenými úkoly uvnitř knihovny zněl český i polský jazyk.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po celou dobu vyprávěním, ale i připravenými úkoly uvnitř knihovny zněl český i polský jazyk. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Orszuliková, knihovnice: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na všech stanovištích se snažíme, aby děti poznaly jazyk svých kamarádů a já si myslím, že tou formou her, zábavy a nenásilnou formou se toho hodně naučí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -311,154 +424,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na detailní přípravě celého večera se podílely knihovnice ze všech dětských oddělení regionální knihovny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Wierzgoń, vedoucí Střediska polské literatury a Střediska hudby a umění: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme spojily své síly, každý pracoval na něčem, každý měl nějaký úkol, všechno jsme daly dohromady.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Večer s Andersenem zpestřila i beseda s preventistkou MP Karviná.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Večer s Andersenem zpestřila i beseda s preventistkou MP Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie Karviná nabízí seniorům starším 60 let v rámci programu prevence kriminality bezplatné dodání a montáž mechanické bezpečnostní zábrany na dveře.  Atleti z TJ Jäkl Karviná pořádají letošní první Běh pro zdraví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MONTÁŽ BEZPEČNOSTNÍCH ŘETÍZKŮ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie Karviná nabízí seniorům starším 60 let v rámci programu prevence kriminality bezplatné dodání a montáž mechanické bezpečnostní zábrany na dveře. Zájemci si mohou nechat osadit vstupní dveře bezpečnostním řetízkem včetně řetízku na kliku, panoramatickým kukátkem a zajišťovacími panty. V případě zájmu volejte do 28. dubna na níže uvedená telefonní čísla a to vždy od 8 do 15 hodin. Objednat motáž je možné na číslech: 596 387 917, 596 387 919, 596 387 911.</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">PRVNÍ LETOŠNÍ BĚH PRO ZDRAVÍ</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  PRVNÍ LETOŠNÍ BĚH PRO ZDRAVÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Atleti z TJ Jäkl Karviná pořádají letošní první Běh pro zdraví. Uskuteční se 13. dubna, start je plánován z areálu Lodiček v 17:45, prezentace účastníků bude probíhat od 17 hodin. Výtěžek ze startovného bude věnován spolku Karvinské tlapky, který vznikl za účelem pomoci toulavým zvířatům, zvláště kočkám. Spolek můžete podpořit i virtuálně nebo jen věnováním startovného. Organizátoři také přivítají další pomoc v podobě krmiva, steliva, které na místo můžete přinést.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnila v pořadí devátá abilympiáda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se uskutečnila v pořadí devátá abilympiáda, soutěž zručnosti a pracovních dovedností dětí a mládeže se zdravotním postižením. Pro hendikepované děti byla připravena stanoviště převážně s jarní a velikonoční tématikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou výrobky, které vznikly na karvinské abilymipádě nebo-li soutěži zručnosti a pracovní dovednosti dětí s postižením.  Uspořádala ji místní Základní škola Komenského pro své žáky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou výrobky, které vznikly na karvinské abilymipádě nebo-li soutěži zručnosti a pracovní dovednosti dětí s postižením.  Uspořádala ji místní Základní škola Komenského pro své žáky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Jagošová, ředitelka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední, Základní a Mateřské školy Komenského</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tady soutěžíme v tom, co naši hendikepovaní zvládají, co umí, v čem jsou dobří. My jsme připravili několik stanovišť, některá soutěžní, některá doprovodná. na těch soutěžních jsou typické věci, jako aranžování květin, pletení pomlázky, mechanická montáž, ale máme na těch doprovodných některé novinky.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -645,93 +754,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-08-04-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>