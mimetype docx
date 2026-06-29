--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.4.2023, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepodceňujte preventivní vyšetření tlustého střeva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V první reportáži se vydáme do gastroenterologické ambulance karvinské rájecké nemocnice. Důvodem je připomenout lidem důležitost preventivního vyšetření a včasné odhalení raného stadia rakoviny tlustého střeva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle je Eliška Čermáková, která před pár dny podstoupila preventivní vyšetření tlustého střeva v gastroenterologické ambulanci v rájecké nemocnici. Žádanku dostala od své praktické lékařky, nárok na ni mají lidé starší 50 let.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle je Eliška Čermáková, která před pár dny podstoupila preventivní vyšetření tlustého střeva v gastroenterologické ambulanci v rájecké nemocnici. Žádanku dostala od své praktické lékařky, nárok na ni mají lidé starší 50 let. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliška Čermáková, pacientka: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celé to vyšetření trvalo půl hodiny a dalo se to vydržet, bylo to v pohodě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takových lidí, kteří sami preventivně podstupují preventivní vyšetření tohoto typu, je ale žalostně málo. Ročně ho absolvuje jen 140 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sušil, gastroenterolog:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pacienti spadají do screeningového programu, kteří dosáhnou 50 let, už teď si mohou vybrat test na okultní krvácení, je to jednoduchý test na skryté krvácení, kdy pacient nevidí, že má krev ve stolici a provádí ho obvodní doktor nebo může hned podstoupit screeningovou kolonoskopickou metodu vyšetření tlustého střeva. Můžeme pacientům dávat sedaci, pacienta lehce přispíme, dáváme analgetika, to vyšetření probíhá příjemně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybrat si může pacient jakoukoliv gastroenterologická ambulanci, ta v rájecké nemocnici je kromě ambulantní části vybavena dvěma endoskopickými sály a patří mezi nejlépe vybavená pracoviště v regionu. Jen v loňském roce investovala nemocnice do obnovy přístrojového vybavení více než 9 mil. korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybrat si může pacient jakoukoliv gastroenterologická ambulanci, ta v rájecké nemocnici je kromě ambulantní části vybavena dvěma endoskopickými sály a patří mezi nejlépe vybavená pracoviště v regionu. Jen v loňském roce investovala nemocnice do obnovy přístrojového vybavení více než 9 mil. korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Sušil, gastroenterolog</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Můžou vyšetřovat ve vysokém rozlišení a opravdu i drobné změny na tom tlustém střevě nacházíme. Nález polypu je velmi častý, z pacientů, kteří k nám přichází spíše zřídka vidíme, že nemají nález na tlustém střevě, víme, že zhoubný nádor se vyvíjí dlouhodobě z drobných polypů. Ač ten program tady máme, pořád se setkávám s případy pozdních karcinomů a žiju s těmi smutnými příběhy lidí, zjistím, že pacient třeba odmítne podstoupit tento test nebo pacient, který neprochází vůbec screeningovým programem, čili ač máme metodu, která je jednoduchá, nebolestivá, tak pacienti nechtějí ze strachu, z obav, z ostychu nejdou na tento test, což pokládám za velkou chybu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V České republice je rakovina tlustého střeva jednou z nejčastějších onkologických diagnóz. Ročně  je nově diagnostikováno 7700 pacientů a přibližně pro polovinu z nich je tato diagnóza smrtelná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -129,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠTaS Karviná opět vynikla na MČR v silovém čtyřboji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V tělocvičně Střední školy techniky a služeb se potkali aktivní sportovci středních škol z celé České republiky, aby si změřili své síly v několika disciplínách. Opět se ukázalo, že domácí tým z pořádající školy patří mezi ty nejlepší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Střední škola techniky a služeb uspořádala další ročník Mistrovství České republiky v silovém čtyřboji. Soutěžit mohli chlapci i děvčata.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Střední škola techniky a služeb uspořádala další ročník Mistrovství České republiky v silovém čtyřboji. Soutěžit mohli chlapci i děvčata. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Strouhal, organizátor akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je tady kolem 120 účastníků z 10 krajů z celé ČR.  Jsou to všechno žáci středních škol v rozmezí věku 15-20 let. Ten čtyřboj se skládá u dívek ze šplhu, trojskoku, hodu a sedu lehu. U chlapců pak tlaky vleže, trojskok, vznosy a shyby. Je to hodně náročné i co se týče psychiky, ty tréninky jsou na hodně opakování, vydržet to do konce je asi to nejtěžší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I tak účastníci vydali ze sebe maximum, aby jejich celkové výsledky v součtu bodů přinesly očekávané vítězství, ne všechny disciplíny ale dopadly podle jejich představ. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -271,53 +383,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Závěrečné kolo krajského přeboru volejbalistek U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volejbalistky Karviné kategorie U14 skončily v tabulce krajského přeboru na desátém místě, za sebou nechaly dalších devět týmů. My se teď podíváme na závěrečné kolo, kde se ve skupině C potkalo pět týmů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V tělocvičně karvinského gymnázia se konalo závěrečné kolo krajského přeboru mladších žaček volejbalu. Ve skupině C se potkaly hráčky z Karviné, Nového Jičína, Frýdku-Místku, Polanky a Hlučína.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V tělocvičně karvinského gymnázia se konalo závěrečné kolo krajského přeboru mladších žaček volejbalu. Ve skupině C se potkaly hráčky z Karviné, Nového Jičína, Frýdku-Místku, Polanky a Hlučína. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Koupil, předseda VK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o konečné umístění v celkové tabulce mezi dvaceti týmy, které hrají tuto soutěž. Hrajeme systémem na dva vítězné sety, je to tím, že ta děvčata jsou mladší, tak aby byla schopna odehrát všechny ty zápasy, je jich celkem dost. Naše děvčata v tomto okamžiku působí na desátém místě, což tím, že je to jejich první sezona, je to jejich první působení v rámci krajského přeboru na nějaké dobré úrovni, takež is myslím, že je to super úplně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na soutěž se děvčata připravovala poctivě, tréninky byly náročné a intenzivní. Turnaje pak prověří jejich slabiny a nedostatky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -504,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-11-04-2023-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>