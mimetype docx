--- v0 (2026-03-01)
+++ v1 (2026-06-27)
@@ -1,89 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci v KHN mají nově SOS tlačítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karvinské hornické nemocnici přibývá situací, kdy je zdravotnický personál vystaven slovní a bohužel i fyzické agresi ze strany pacientů nebo jejich rodinných příslušníků. Vedení nemocnice proto přijalo opatření, která přispějí ke zvýšení ochrany zaměstnanců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinská hornická nemocnice zaznamenala vyšší nárůst pacientů a rodinných příslušníků, kteří jsou vůči personálu agresivní a to nejen slovně, ale dochází i fyzickému napadání. vedení nemocnice na tyto situace ihned zareagovala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tomáš Canibal, ředitel nemocnice</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomáš Canibal, ředitel nemocnice</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “My tady máme agenturu, která nám dělá dlouhodobě ostrahu a my jsme vyhlásili plán přechod od ostrahy k ochraně, domluvili jsme se, aby nám tady ochranku posílila.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice také vytvořila systém SOS hlášení, zdravotníci z vybraných oddělení a ambulancí také obdrželi osobní tísňová tlačítka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Canibal, ředitel nemocnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Zaměstnance v případě nouze zmáčkne tlačítko, vyšle signál naší ochrance, která okamžitě ví, na kterém oddělení je krizová situace a a běží tam."</w:t>
@@ -275,54 +389,52 @@
         </w:rPr>
         <w:t xml:space="preserve">DVA DOMÁCÍ FOTBALOVÉ ZÁPASY V TÝDNU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fotbaloví fanoušci jsou zváni hned na dva domácí zápasy v příštím týdnu. První se uskuteční ve středu 19. dubna od 17 hodin, hrát budou domácí s Chrudimí a druhý se bude konat v neděli 23. dubna, hosti bude MFK Karviná SK Líšeň, i v neděli začne utkání v  17 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POZVÁNKA NA DEN ZDRAVÍ V KHN  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatelé Karviné i širokého okolí jsou zváni na Den zdraví, který pořádá Karvinská hornická nemocnice. Uskuteční se v konferenčním sále ve středu 19. dubna od  13 do 17 hodin. Bez doporučení lékaře můžete využít bohatou nabídku zdravotnických úkonů od měření tlaku, EKG, vyšetření krve, plochých nohou, konzultace a poradenství s výživovým poradce, fyzioterapeutkou a podobně.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatelé Karviné i širokého okolí jsou zváni na Den zdraví, který pořádá Karvinská hornická nemocnice. Uskuteční se v konferenčním sále ve středu 19. dubna od  13 do 17 hodin. Bez doporučení lékaře můžete využít bohatou nabídku zdravotnických úkonů od měření tlaku, EKG, vyšetření krve, plochých nohou, konzultace a poradenství s výživovým poradce, fyzioterapeutkou a podobně.  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">BLÍŽÍ SE KONCERT KAPELY INGOTT V HARD CAFE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A na závěr ještě jedna pozvánka do Hard cafe na koncert kapely Ingott.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Šperl, muzikant, kapela Ingott:</w:t>
       </w:r>
       <w:r>
@@ -348,53 +460,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Deváťáci zamířili k přijímacím zkouškám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Všechny střední školy teď doslova žijí přijímacími zkouškami. Nastupuje opravdu silný ročník. Kapacita středních škol by ale měla být dostatečná a to i proto, že ředitelé mohou využít výjimku a navýšit počty studentů ve třídách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní ročník žáků, kteří opouštějí devátou třídu, je nejsilnějším ročníkem za posledních 29 let. Karvinští si mohou vybrat ze sedmi středních škol na území města nebo dojíždět studovat mimo město. Třeba studium na karvinském gymnáziu si každoročně vybírá více než stovka deváťáků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní ročník žáků, kteří opouštějí devátou třídu, je nejsilnějším ročníkem za posledních 29 let. Karvinští si mohou vybrat ze sedmi středních škol na území města nebo dojíždět studovat mimo město. Třeba studium na karvinském gymnáziu si každoročně vybírá více než stovka deváťáků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Kučera, ředitel Gymnázia Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Co se týká převisu těch uchazečů, myslím si, že jsme školou úspěšnou, tzn. že zájem o naši školu tady je. Ti, co míří dál po absolvování střední školy na vysokou školu, tak gymnázium musí být tou jasnou volbou. V letošním školním roce si podalo k nám na gymnázium 109 žáků z devátých tříd a 39 žáků z pátých tříd.  Co se týká žáků z devátých tříd, to je čtyřletý obor, tam otevíráme dvě třídy, tam přijímáme 60 žáků a pro žáky z pátých tříd otevíráme jednu třídu, přijímáme 30 žáků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci skládají jednotnou přijímací zkoušku z matematiky a českého jazyka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -581,93 +692,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-15-04-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>