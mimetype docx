--- v0 (2026-02-03)
+++ v1 (2026-05-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.4.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Zapoj F-M postoupil do fáze přípravy zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Zapoj F-M postoupil do další fáze. Lidé mohli nedávno osobně navrhovat, jak se promění vítězná lokalita nároží na třídě TGM. Poté byl spuštěn ještě internetový dotazník. Do přípravy projektu byli přizváni také zástupci veřejnosti. Město dá na proměnu místa jeden milion korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,75 +171,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přijde mi, že poslední dobou ve Frýdku-Místku mizí hodně laviček a míst kde si lze sednout. Tak mě napadlo udělat tady něco ve stylu posezení, místo, kde si člověk může sednout, odpočinout, samozřejmě s nějakou zelení. Chybí to tady." 2.) "No já bych sem dal možná nějaké malé náměstí, možná sochu T.G.M. něco menšího, to je asi všechno." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po skončení plánovacího dne mohli lidé navrhovat ještě  nápady v internetovém dotazníku. Ten už byl vyhodnocen a nyní projekt  postoupil do fáze přípravy zadání.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po skončení plánovacího dne mohli lidé navrhovat ještě  nápady v internetovém dotazníku. Ten už byl vyhodnocen a nyní projekt  postoupil do fáze přípravy zadání. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Čech, architekt, odborný poradce pro  participaci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opět jako v minulém ročníku ho nevymýšlíme za zavřenými  dveřmi, ale spolupracujeme s veřejností. Měli jsme plánovací den, měli  jsme dotazníkové šetření, zapojujeme místní, zapojujeme školy. Jsme před dokončením  popisu toho, jak by místo na nároží třídy TGM mělo po proměně vypadat a v nejbližších  dnech budeme hledat zpracovatele. A následně, to je myslím pro veřejnost  zajímavé, proběhne veřejné projednání, kde bude opět možnost se vyjádřit. Návrh  v jakési rozpracovanosti komentovat, a ještě dále ovlivňovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nově byli letos přímo k projednávání přizváni také zástupci  veřejnosti i studentů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nově byli letos přímo k projednávání přizváni také zástupci  veřejnosti i studentů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Smítalová, studentka zapojená do  participace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To se mi líbí, protože můžu přispět nějakým nápadem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Čech, architekt, odborný poradce pro  participaci:</w:t>
       </w:r>
       <w:r>
@@ -142,53 +255,52 @@
         <w:t xml:space="preserve">Marie Smítalová, studentka zapojená do  participace:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme dostali od paní učitelky ze školy nápad, že bychom  tam mohli jít představit nějaké své návrhy. Něco, co bychom tam chtěli zrealizovat.  A šli jsme na ten realizační den, kde jsme ty své návrhy představili. Pánům se  to líbilo, a tak nás zapojili. – A co jste konkrétně vy navrhla? – Já jsem  navrhla posezení, více zeleně, stromy, okrasné květiny. To byl můj návrh konkrétně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Čech, architekt, odborný poradce pro  participaci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Místo je komplikované především tím, kolik sítí technické  infrastruktury tam je. My je dneska nevidíme, ony jsou v podzemí. Ale  jakýkoliv záměr nad zemí velmi intenzivně limitují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město má na proměnu lokality vyčleněn jeden milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město má na proměnu lokality vyčleněn jeden milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé ignorují zákaz zastavení kvůli blokovému čištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -214,119 +326,115 @@
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci toho úklidu se budou uklízet silnice, chodníky,  nějaké lávky a také schodiště, popřípadě zeleň."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jarní úklid funguje tak jako v letech předchozích. To  znamená, na základě harmonogramu zaměstnání dlouhodobě nezaměstnaných a  pracovních kolektivů našich zaměstnanců kmenových, výjezdy naší techniky,  kterou jsme připravovali přes zimu. Tak, abychom byli všechno schopni provézt."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jarní úklid je tradičně spojen s blokovým čištěním  ulic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jarní úklid je tradičně spojen s blokovým čištěním  ulic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Informace, kde bude blokové čištění probíhat dostanou občané  pomocí webové aplikace MUNIPOLIS, popřípadě si je mohou zjistit na stránkách  města. Ulice zároveň budou označeny dočasným zákazem parkování. Proto  bych požádal občany, aby si mohli svá vozidla přeparkovat, aby pracovníkům  úklidu nepřekážela při blokovém čištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos je ale velmi neobvyklé, že lidé dopravní značku, která  je v ulicích už týden dopředu, ignorují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos je ale velmi neobvyklé, že lidé dopravní značku, která  je v ulicích už týden dopředu, ignorují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nevíme, čím to je, ale letošní rok je ve znamení toho, že řidiči  příliš nerespektují to dopravní značení. A na místech, která byla řádně  označena, tak zůstává poměrně velké množství vozidel, kdy nám to poměrně  komplikuje situaci, protože všechno probíhá déle. Sami nemáme ani ta vozidla,  když to chceme na tom místě daném ponechat, tak kam je přesunout, abychom mohli  tu komunikaci zamést. Takže činí nám to poměrně velké problémy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na parkovišti v Bezručově ulici zůstalo stát 12 aut,  které musela odtahová služba přemístit. Řidiči tak zaplatí poplatek za odtah i  pokutu od městské policie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na parkovišti v Bezručově ulici zůstalo stát 12 aut,  které musela odtahová služba přemístit. Řidiči tak zaplatí poplatek za odtah i  pokutu od městské policie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud to dopravní značení není dodrženo, tak potom s asistencí  městské policie probíhají odtahy, kdy se snažíme prioritně nechávat ta vozidla,  která tvoří překážku při tom čištění, na místě samém. Odtahují se potom posléze  až třeba autovraky a podobně. Když máme tak vyparkovanou lokalitu, tak jsme schopni  vyčistit i uliční vpusti. Každý metr čtvereční té lokality strojně pozametat i  ručně dočistit a podobně. Takže je to taková očista, která fakticky probíhá  jednou, maximálně dvakrát za rok v té dané lokalitě. S tím, že jsme  pro letošní rok vymezili, jako v předchozích letech, zhruba 70 lokalit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jarní úklid bude ve městě probíhat do 30. června, vyhrabávání  trávníků by mělo být hotové do konce dubna a blokové čištění je rozplánováno až  do 9. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jarní úklid bude ve městě probíhat do 30. června, vyhrabávání  trávníků by mělo být hotové do konce dubna a blokové čištění je rozplánováno až  do 9. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA hledá dobrovolníky k seniorům a do Nového světa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -373,82 +481,80 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Určitě jsme rádi za  každého dobrovolníka, který přijde a má zájem věnovat svůj čas lidem, kteří to  potřebují. Teď primárně hledáme lidi do programu v Našem světě v Pržně.  Je to program zaměřený na osoby se zdravotním postižením a s postižením intelektu  a podobně. Není to jednoduchý program, ale je krásný, protože lidé, kteří tam  chodí jako dobrovolníci, tak mám informaci, že si užívají tu společnost s těmito  lidmi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrovolníci se nám hlásí na různé kampaně, výzvy, když to u  nich ta myšlenka uzraje, tak stačí zavolat k nám do dobrovolnického centra.  Kontakt najdete na našich webových stránkách. A my si s nimi domluvíme  setkání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celoročně se hledají také dobrovolníci k dětem s autismem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celoročně se hledají také dobrovolníci k dětem s autismem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího  Dobrovolnického centra ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rádi bychom  rozšířili naše aktivity v této oblasti a k tomu, abychom je mohli rozšířit,  tak potřebujeme právě ty ruce našich dobrovolníků. Těch programů je víc. Určitě  program, který souvisí s Naším světem v Pržně. Také je to program na  Anenské, jsou tam lidé, kteří bydlí v chráněném bydlení a my k nim potřebujeme  ty parťáky, kteří by jim zpříjemnili den. Zašli s nimi na procházku, do  kavárny, do cukrárny a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA ve Frýdku-Místku  aktuálně pomáhá 45 rodinám dětí s autismem. Ve městě je jich ale podle  statistik až třikrát víc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA ve Frýdku-Místku  aktuálně pomáhá 45 rodinám dětí s autismem. Ve městě je jich ale podle  statistik až třikrát víc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -523,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-17-04-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>