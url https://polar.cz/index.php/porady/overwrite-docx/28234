--- v0 (2026-03-01)
+++ v1 (2026-06-29)
@@ -1,174 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.4.2023, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vandalové zdevastovali náhrobky na centrálním hřbitově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Terčem vandalů se stal centrální hřbitov v Karviné-Ráji. Výsledkem jejich nepochopitelného barbarství jsou poničené, převrácené a doslova vykopnuté náhrobky, rozházené byly i lucerničky a květiny. Pozůstalí postupně přicházejí na hřbitov a zjišťují škody, případem se zabývá policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doslova spoušť zůstala po vandalech, kteří po uzavírací době vnikli na hřbitov v Karviné-Ráji. Zdevastovali 12 náhrobků, 13tý byl poničen o trochu méně.. Všechny majitele poškozených hrobů správa hřbitova ihned informovala telefonicky i písemně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Doslova spoušť zůstala po vandalech, kteří po uzavírací době vnikli na hřbitov v Karviné-Ráji. Zdevastovali 12 náhrobků, 13tý byl poničen o trochu méně.. Všechny majitele poškozených hrobů správa hřbitova ihned informovala telefonicky i písemně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci hřbitova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to neúcta. Je to sprosté, co naděláte, nic." "Já bych jim ruce utla. Ještě těm mrtvým když nedají pokoj." "Hulváti, do vězení bych to dala. Takové věci kdysi nebyly, to je rozežranost od lidí fakt. Normální člověk to nemůže udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Případem se zabývá policie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí PČR MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Policisté ÚO Karviná zahájili úkony trestního řízení pro spáchání přečinu poškození cizí věci, kterého se dopustil v tuto chvíli neznámý pachatel. Policisté v tuto chvíli vyhodnocují stopy, vyslýchají svědky události a činí všechny úkony pro zdárné dopadení pachatele."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Odsuzujeme takovýto trestný čin, něco takového si já nepamatuji, takový vandalský rozsah, že by se zničily náhrobky, máme zvýšenou kontrolní činnost a budeme se snažit přesunout některé kamery zejména mobilní kamery na centrální pohřebiště.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účet za řádění vandalů ještě nebyl vyčíslen, ale podle prvotních odhadů se škoda vyšplhá do desítek tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci neustále znepříjemňují prostitutkám živnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidičům na hlavním tahu z Karviné do Českého Těšína nabízejí své služby čas od času prostitutky a to i přesto, že ve městě platí vyhláška, která sexuální služby na veřejnosti zakazuje. I přes neustálou kontrolu strážníky Městské policie prostitutky z města nevymizely.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sexuální služby nabízejí slečny a ženy řidičům většinou na hlavním tahu z Karviné do Těšína. Loni jich u cesty postávalo v různých dnech a hodinách šest, z toho dvě se na místo do Louk vrací pořád opakovaně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Sexuální služby nabízejí slečny a ženy řidičům většinou na hlavním tahu z Karviné do Těšína. Loni jich u cesty postávalo v různých dnech a hodinách šest, z toho dvě se na místo do Louk vrací pořád opakovaně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Když si vzpomenu na období 2008-2009, kdy se přijímala vyhláška, která zakazuje nabízení sexuálních služeb na veřejnosti, to jsme evidovali 35-40 prostitutek, v tom je to nesrovnatelné, pravda je, že ty dvě, které nám tam dělají problémy, dnes nabízí služby v odpoledních hodinách, kdy se děti vrací domů, takže my je kontrolujeme, pokutujeme, oznamujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedna z nich už dochází nabízet své služby jinam. Každým oznámením se zabývá správní odbor magistrátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -215,53 +327,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve třídění odpadu mají karvinští rezervy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V nádobách na směsný komunální odpad stále končí věci, které by mohly být recyklovány. Přesvědčili se o tom na vlastní oči karvinští školáci. Pracovníci technických služeb přivezli k letnímu kinu tunu komunálního odpadu, kde ho dobrovolníci z EKO-KOMu následně zkoušeli roztřídit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Svozové auto plné odpadu netradičně zajelo místo na skládku k letnímu kinu. Postupně pak na místní parkoviště pracovníci technických služeb vysypali to, co lidé vyhodili do popelnic na komunální odpad. Čili na odpad, který se už dále netřídí a končí na skládkách. Děti ze základních škol se pak na místě přesvědčily, že tam skončily i odpady, které jsou určeny do třídících nádob.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Svozové auto plné odpadu netradičně zajelo místo na skládku k letnímu kinu. Postupně pak na místní parkoviště pracovníci technických služeb vysypali to, co lidé vyhodili do popelnic na komunální odpad. Čili na odpad, který se už dále netřídí a končí na skládkách. Děti ze základních škol se pak na místě přesvědčily, že tam skončily i odpady, které jsou určeny do třídících nádob. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: místní školáci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “ Dalo by se to zrecyklovat. 15 Je to škoda, že lidi nerecyklují odpad." "Je to hrůza, co lidi všechno vyhazují, mohlo se to recyklovat a z toho něco udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O tom, že by se opravdu dalo ze směsného komunálního odpadu spoustů komodit vytřídit, se také školáci na místě přesvědčili, dobrovolníci z EKO-KOMu na místě výjimečně tento odpad dotříďovali. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -302,92 +413,86 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analýzu svozu komunálního odpadu připravil Odbor komunálních služeb společně s Technickými službami a společností EKO-KOM.  V rámci osvěty vzniknou také edukační spoty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Klusová, pracovnice Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Budou potom na facebooku a webu města určeny všem občanům Karviné.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotný rozbor na roztříďovacím stanovišti pak ukázal, že  v nádobách na komunální odpad skončilo 51 procent využitelných složek. Čili půl tuny odpadu - papíru, plastů, skla, kovů, bioodpadu, elektroodpadu, nebezpečného odpadu a textilu mohlo být ještě dále recyklováno.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborná neurologická konference v KHN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská hornická nemocnice, která se v síti iktových center řadí mezi nejlepší, uspořádala pro zdravotníky z okolních nemocnic odbornou neurologickou konferenci, zaměřenou na nové metody léčby roztroušené sklerózy a také cévní mozkové příhody. Podívejte se na krátkou reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V konferenčním sále Karvinské hornické nemocnice se konala odborná neurologická konference. Určena byla specialistům z okolních nemocnic - neurologům, radiologům a praktickým lékařům. Hlavním tématy byla  léčba roztroušené sklerozy mozkomíšní a cevní mozkové příhody.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V konferenčním sále Karvinské hornické nemocnice se konala odborná neurologická konference. Určena byla specialistům z okolních nemocnic - neurologům, radiologům a praktickým lékařům. Hlavním tématy byla  léčba roztroušené sklerozy mozkomíšní a cevní mozkové příhody. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Sukop, primář neurologického oddělení KHN</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Obě tyto choroby jsou velmi závažné a existuje léčba a vzhledem k dynamickému rozvoji  je třeba se stále udržovat v kondici ohledně nových postupů a léčby, proto jsme se rozhodli uspořádat tento seminář."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednou z přednášejících byla i vedoucí lékařka magnetické rezonance Fakultní nemocnice Ostrava Pavla Hanzlíková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -525,93 +630,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-18-04-2023-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>